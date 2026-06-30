--- v0 (2025-10-15)
+++ v1 (2026-06-30)
@@ -1,89 +1,138 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
-  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
-  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
-    <p:sldId id="262" r:id="rId4"/>
-[...4 lines deleted...]
-    <p:sldId id="261" r:id="rId9"/>
+    <p:sldId id="258" r:id="rId4"/>
+    <p:sldId id="259" r:id="rId5"/>
+    <p:sldId id="260" r:id="rId6"/>
+    <p:sldId id="261" r:id="rId7"/>
+    <p:sldId id="262" r:id="rId8"/>
+    <p:sldId id="263" r:id="rId9"/>
     <p:sldId id="264" r:id="rId10"/>
     <p:sldId id="265" r:id="rId11"/>
+    <p:sldId id="266" r:id="rId12"/>
+    <p:sldId id="267" r:id="rId13"/>
+    <p:sldId id="268" r:id="rId14"/>
+    <p:sldId id="269" r:id="rId15"/>
+    <p:sldId id="270" r:id="rId16"/>
+    <p:sldId id="271" r:id="rId17"/>
+    <p:sldId id="272" r:id="rId18"/>
+    <p:sldId id="273" r:id="rId19"/>
+    <p:sldId id="274" r:id="rId20"/>
+    <p:sldId id="275" r:id="rId21"/>
+    <p:sldId id="276" r:id="rId22"/>
+    <p:sldId id="277" r:id="rId23"/>
+    <p:sldId id="278" r:id="rId24"/>
+    <p:sldId id="279" r:id="rId25"/>
+    <p:sldId id="280" r:id="rId26"/>
+    <p:sldId id="281" r:id="rId27"/>
+    <p:sldId id="282" r:id="rId28"/>
+    <p:sldId id="283" r:id="rId29"/>
+    <p:sldId id="284" r:id="rId30"/>
+    <p:sldId id="285" r:id="rId31"/>
+    <p:sldId id="286" r:id="rId32"/>
+    <p:sldId id="287" r:id="rId33"/>
+    <p:sldId id="288" r:id="rId34"/>
+    <p:sldId id="289" r:id="rId35"/>
   </p:sldIdLst>
-  <p:sldSz cx="12192000" cy="6858000"/>
+  <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
-      <a:defRPr lang="sr-Latn-RS"/>
+      <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
@@ -132,3288 +181,2962 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...28 lines deleted...]
-</p:presentationPr>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:normalViewPr horzBarState="maximized">
-    <p:restoredLeft sz="15007" autoAdjust="0"/>
+  <p:normalViewPr showOutlineIcons="0">
+    <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
-    <p:cSldViewPr snapToGrid="0">
+    <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="109" d="100"/>
-          <a:sy n="109" d="100"/>
+          <a:sx n="86" d="100"/>
+          <a:sy n="86" d="100"/>
         </p:scale>
-        <p:origin x="672" y="108"/>
+        <p:origin x="-1062" y="-90"/>
       </p:cViewPr>
-      <p:guideLst/>
+      <p:guideLst>
+        <p:guide orient="horz" pos="2160"/>
+        <p:guide pos="2880"/>
+      </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
-    <p:cViewPr>
-[...7 lines deleted...]
-  <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
-  </p:sorterViewPr>
-  <p:gridSpacing cx="76200" cy="76200"/>
+  </p:notesTextViewPr>
+  <p:gridSpacing cx="78028800" cy="78028800"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
-  <p:cSld name="Naslov slajda">
+  <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Naslov 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1524000" y="1122363"/>
-            <a:ext cx="9144000" cy="2387600"/>
+            <a:off x="685800" y="2130425"/>
+            <a:ext cx="7772400" cy="1470025"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
-[...9 lines deleted...]
-            </a:r>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Podnaslov 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1524000" y="3602038"/>
-            <a:ext cx="9144000" cy="1655762"/>
+            <a:off x="1371600" y="3886200"/>
+            <a:ext cx="6400800" cy="1752600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="2400"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="2000"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1800"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master subtitle style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Čuvar mesta za datum 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{39671290-5AA8-4D2B-A8CD-C9CFAE2B3FA4}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>12.4.2020.</a:t>
+            <a:fld id="{C682C840-4731-46FE-BCCF-3BEBDA454BFD}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5/19/2020</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Čuvar mesta za podnožje 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Čuvar mesta za broj slajda 5">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{36F5C3B8-7821-4121-B1AA-2ABC852AC6F6}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
+            <a:fld id="{EED794A9-E0C8-4D12-9160-953FFD3FF49E}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
-  <p:cSld name="Naslov i vertikalni tekst">
+  <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Naslov 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Čuvar mesta za vertikalni tekst 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Kliknite da biste uredili stilove teksta mastera</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Drugi nivo</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Treći nivo</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Četvrti nivo</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Čuvar mesta za datum 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{39671290-5AA8-4D2B-A8CD-C9CFAE2B3FA4}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>12.4.2020.</a:t>
+            <a:fld id="{C682C840-4731-46FE-BCCF-3BEBDA454BFD}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5/19/2020</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Čuvar mesta za podnožje 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Čuvar mesta za broj slajda 5">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{36F5C3B8-7821-4121-B1AA-2ABC852AC6F6}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
+            <a:fld id="{EED794A9-E0C8-4D12-9160-953FFD3FF49E}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
-  <p:cSld name="Vertikalni naslov i tekst">
+  <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Vertikalni naslov 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8724900" y="365125"/>
-            <a:ext cx="2628900" cy="5811838"/>
+            <a:off x="6629400" y="274638"/>
+            <a:ext cx="2057400" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Čuvar mesta za vertikalni tekst 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="365125"/>
-            <a:ext cx="7734300" cy="5811838"/>
+            <a:off x="457200" y="274638"/>
+            <a:ext cx="6019800" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Kliknite da biste uredili stilove teksta mastera</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Drugi nivo</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Treći nivo</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Četvrti nivo</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Čuvar mesta za datum 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{39671290-5AA8-4D2B-A8CD-C9CFAE2B3FA4}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>12.4.2020.</a:t>
+            <a:fld id="{C682C840-4731-46FE-BCCF-3BEBDA454BFD}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5/19/2020</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Čuvar mesta za podnožje 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Čuvar mesta za broj slajda 5">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{36F5C3B8-7821-4121-B1AA-2ABC852AC6F6}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
+            <a:fld id="{EED794A9-E0C8-4D12-9160-953FFD3FF49E}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
-  <p:cSld name="Naslov i sadržaj">
+  <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Naslov 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Čuvar mesta za sadržaj 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Kliknite da biste uredili stilove teksta mastera</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Drugi nivo</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Treći nivo</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Četvrti nivo</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Čuvar mesta za datum 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{39671290-5AA8-4D2B-A8CD-C9CFAE2B3FA4}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>12.4.2020.</a:t>
+            <a:fld id="{C682C840-4731-46FE-BCCF-3BEBDA454BFD}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5/19/2020</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Čuvar mesta za podnožje 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Čuvar mesta za broj slajda 5">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{36F5C3B8-7821-4121-B1AA-2ABC852AC6F6}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
+            <a:fld id="{EED794A9-E0C8-4D12-9160-953FFD3FF49E}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
-  <p:cSld name="Zaglavlje odeljka">
+  <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Naslov 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="831850" y="1709738"/>
-            <a:ext cx="10515600" cy="2852737"/>
+            <a:off x="722313" y="4406900"/>
+            <a:ext cx="7772400" cy="1362075"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr anchor="t"/>
           <a:lstStyle>
-            <a:lvl1pPr>
-              <a:defRPr sz="6000"/>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="4000" b="1" cap="all"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Čuvar mesta za tekst 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="831850" y="4589463"/>
-            <a:ext cx="10515600" cy="1500187"/>
+            <a:off x="722313" y="2906713"/>
+            <a:ext cx="7772400" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2400">
+              <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2000">
+              <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1800">
+              <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Kliknite da biste uredili stilove teksta mastera</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Čuvar mesta za datum 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{39671290-5AA8-4D2B-A8CD-C9CFAE2B3FA4}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>12.4.2020.</a:t>
+            <a:fld id="{C682C840-4731-46FE-BCCF-3BEBDA454BFD}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5/19/2020</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Čuvar mesta za podnožje 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Čuvar mesta za broj slajda 5">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{36F5C3B8-7821-4121-B1AA-2ABC852AC6F6}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
+            <a:fld id="{EED794A9-E0C8-4D12-9160-953FFD3FF49E}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
-  <p:cSld name="Dva sadržaja">
+  <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Naslov 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Čuvar mesta za sadržaj 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1825625"/>
-            <a:ext cx="5181600" cy="4351338"/>
+            <a:off x="457200" y="1600200"/>
+            <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Kliknite da biste uredili stilove teksta mastera</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Drugi nivo</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Treći nivo</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Četvrti nivo</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Čuvar mesta za sadržaj 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6172200" y="1825625"/>
-            <a:ext cx="5181600" cy="4351338"/>
+            <a:off x="4648200" y="1600200"/>
+            <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Kliknite da biste uredili stilove teksta mastera</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Drugi nivo</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Treći nivo</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Četvrti nivo</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Čuvar mesta za datum 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{39671290-5AA8-4D2B-A8CD-C9CFAE2B3FA4}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>12.4.2020.</a:t>
+            <a:fld id="{C682C840-4731-46FE-BCCF-3BEBDA454BFD}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5/19/2020</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Čuvar mesta za podnožje 5">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Čuvar mesta za broj slajda 6">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{36F5C3B8-7821-4121-B1AA-2ABC852AC6F6}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
+            <a:fld id="{EED794A9-E0C8-4D12-9160-953FFD3FF49E}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
-  <p:cSld name="Poređenje">
+  <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Naslov 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...4 lines deleted...]
-            </a:r>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Čuvar mesta za tekst 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="1681163"/>
-            <a:ext cx="5157787" cy="823912"/>
+            <a:off x="457200" y="1535113"/>
+            <a:ext cx="4040188" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Kliknite da biste uredili stilove teksta mastera</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Čuvar mesta za sadržaj 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="2505075"/>
-            <a:ext cx="5157787" cy="3684588"/>
+            <a:off x="457200" y="2174875"/>
+            <a:ext cx="4040188" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Kliknite da biste uredili stilove teksta mastera</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Drugi nivo</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Treći nivo</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Četvrti nivo</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Čuvar mesta za tekst 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6172200" y="1681163"/>
-            <a:ext cx="5183188" cy="823912"/>
+            <a:off x="4645025" y="1535113"/>
+            <a:ext cx="4041775" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Kliknite da biste uredili stilove teksta mastera</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Čuvar mesta za sadržaj 5">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6172200" y="2505075"/>
-            <a:ext cx="5183188" cy="3684588"/>
+            <a:off x="4645025" y="2174875"/>
+            <a:ext cx="4041775" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Kliknite da biste uredili stilove teksta mastera</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Drugi nivo</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Treći nivo</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Četvrti nivo</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Čuvar mesta za datum 6">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{39671290-5AA8-4D2B-A8CD-C9CFAE2B3FA4}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>12.4.2020.</a:t>
+            <a:fld id="{C682C840-4731-46FE-BCCF-3BEBDA454BFD}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5/19/2020</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Čuvar mesta za podnožje 7">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Čuvar mesta za broj slajda 8">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{36F5C3B8-7821-4121-B1AA-2ABC852AC6F6}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
+            <a:fld id="{EED794A9-E0C8-4D12-9160-953FFD3FF49E}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
-  <p:cSld name="Samo naslov">
+  <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Naslov 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Čuvar mesta za datum 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{39671290-5AA8-4D2B-A8CD-C9CFAE2B3FA4}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>12.4.2020.</a:t>
+            <a:fld id="{C682C840-4731-46FE-BCCF-3BEBDA454BFD}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5/19/2020</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Čuvar mesta za podnožje 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Čuvar mesta za broj slajda 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{36F5C3B8-7821-4121-B1AA-2ABC852AC6F6}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
+            <a:fld id="{EED794A9-E0C8-4D12-9160-953FFD3FF49E}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
-  <p:cSld name="Prazno">
+  <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Čuvar mesta za datum 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{39671290-5AA8-4D2B-A8CD-C9CFAE2B3FA4}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>12.4.2020.</a:t>
+            <a:fld id="{C682C840-4731-46FE-BCCF-3BEBDA454BFD}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5/19/2020</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Čuvar mesta za podnožje 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Čuvar mesta za broj slajda 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{36F5C3B8-7821-4121-B1AA-2ABC852AC6F6}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
+            <a:fld id="{EED794A9-E0C8-4D12-9160-953FFD3FF49E}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
-  <p:cSld name="Sadržaj sa natpisom">
+  <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Naslov 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="457200"/>
-            <a:ext cx="3932237" cy="1600200"/>
+            <a:off x="457200" y="273050"/>
+            <a:ext cx="3008313" cy="1162050"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr>
-              <a:defRPr sz="3200"/>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Čuvar mesta za sadržaj 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5183188" y="987425"/>
-            <a:ext cx="6172200" cy="4873625"/>
+            <a:off x="3575050" y="273050"/>
+            <a:ext cx="5111750" cy="5853113"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Kliknite da biste uredili stilove teksta mastera</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Drugi nivo</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Treći nivo</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Četvrti nivo</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Čuvar mesta za tekst 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="2057400"/>
-            <a:ext cx="3932237" cy="3811588"/>
+            <a:off x="457200" y="1435100"/>
+            <a:ext cx="3008313" cy="4691063"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1400"/>
+              <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1200"/>
+              <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Kliknite da biste uredili stilove teksta mastera</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Čuvar mesta za datum 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{39671290-5AA8-4D2B-A8CD-C9CFAE2B3FA4}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>12.4.2020.</a:t>
+            <a:fld id="{C682C840-4731-46FE-BCCF-3BEBDA454BFD}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5/19/2020</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Čuvar mesta za podnožje 5">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Čuvar mesta za broj slajda 6">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{36F5C3B8-7821-4121-B1AA-2ABC852AC6F6}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
+            <a:fld id="{EED794A9-E0C8-4D12-9160-953FFD3FF49E}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
-  <p:cSld name="Slika sa natpisom">
+  <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Naslov 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="457200"/>
-            <a:ext cx="3932237" cy="1600200"/>
+            <a:off x="1792288" y="4800600"/>
+            <a:ext cx="5486400" cy="566738"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr>
-              <a:defRPr sz="3200"/>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Čuvar mesta za sliku 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5183188" y="987425"/>
-            <a:ext cx="6172200" cy="4873625"/>
+            <a:off x="1792288" y="612775"/>
+            <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Čuvar mesta za tekst 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="2057400"/>
-            <a:ext cx="3932237" cy="3811588"/>
+            <a:off x="1792288" y="5367338"/>
+            <a:ext cx="5486400" cy="804862"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1400"/>
+              <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1200"/>
+              <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Kliknite da biste uredili stilove teksta mastera</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Čuvar mesta za datum 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{39671290-5AA8-4D2B-A8CD-C9CFAE2B3FA4}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>12.4.2020.</a:t>
+            <a:fld id="{C682C840-4731-46FE-BCCF-3BEBDA454BFD}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5/19/2020</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Čuvar mesta za podnožje 5">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Čuvar mesta za broj slajda 6">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{36F5C3B8-7821-4121-B1AA-2ABC852AC6F6}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
+            <a:fld id="{EED794A9-E0C8-4D12-9160-953FFD3FF49E}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Čuvar mesta za naslov 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="365125"/>
-            <a:ext cx="10515600" cy="1325563"/>
+            <a:off x="457200" y="274638"/>
+            <a:ext cx="8229600" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Čuvar mesta za tekst 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1825625"/>
-            <a:ext cx="10515600" cy="4351338"/>
+            <a:off x="457200" y="1600200"/>
+            <a:ext cx="8229600" cy="4525963"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Kliknite da biste uredili stilove teksta mastera</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Drugi nivo</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Treći nivo</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-              <a:t>Četvrti nivo</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="sr-Latn-RS"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Čuvar mesta za datum 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="6356350"/>
-            <a:ext cx="2743200" cy="365125"/>
+            <a:off x="457200" y="6356350"/>
+            <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{39671290-5AA8-4D2B-A8CD-C9CFAE2B3FA4}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>12.4.2020.</a:t>
+            <a:fld id="{C682C840-4731-46FE-BCCF-3BEBDA454BFD}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5/19/2020</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Čuvar mesta za podnožje 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4038600" y="6356350"/>
-            <a:ext cx="4114800" cy="365125"/>
+            <a:off x="3124200" y="6356350"/>
+            <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Čuvar mesta za broj slajda 5">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8610600" y="6356350"/>
-            <a:ext cx="2743200" cy="365125"/>
+            <a:off x="6553200" y="6356350"/>
+            <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{36F5C3B8-7821-4121-B1AA-2ABC852AC6F6}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
+            <a:fld id="{EED794A9-E0C8-4D12-9160-953FFD3FF49E}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
+        <a:defRPr sz="3200" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="–"/>
         <a:defRPr sz="2800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
-      </a:lvl1pPr>
-[...3 lines deleted...]
-        </a:lnSpc>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
-      </a:lvl2pPr>
-[...3 lines deleted...]
-        </a:lnSpc>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="–"/>
+        <a:defRPr sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="»"/>
+        <a:defRPr sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
-      </a:lvl3pPr>
-[...52 lines deleted...]
-        </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:lnSpc>
-[...1 lines deleted...]
-        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1800" kern="1200">
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:lnSpc>
-[...1 lines deleted...]
-        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1800" kern="1200">
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:lnSpc>
-[...1 lines deleted...]
-        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1800" kern="1200">
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
-        <a:defRPr lang="sr-Latn-RS"/>
+        <a:defRPr lang="en-US"/>
       </a:defPPr>
       <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
@@ -3471,5012 +3194,7880 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guggenheim.org/artwork/1078" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kunstmuseum.nl/en/collection/card-players?origin=gm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guggenheim.org/artwork/1079" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tate.org.uk/whats-on/tate-modern/exhibition/van-doesburg-and-international-avant-garde/van-doesburg-and" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moma.org/calendar/exhibitions/1639?" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moma.org/learn/moma_learning/2562-2/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krollermuller.nl/en/theo-van-doesburg-composition-i-still-life" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kunstmuseum.nl/en/collection/private-house?origin=gm&amp;origin=gm" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.museothyssen.org/en/collection/artists/doesburg-theo-van/construction-space-time-ii" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moma.org/collection/works/976" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpeg"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.museothyssen.org/en/collection/artists/doesburg-theo-van/compositie-ii-still-life" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Naslov 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sr-Latn-RS" dirty="0"/>
-              <a:t>ARISTOTEL: NIKOMAHOVA ETIKA knjige I i II</a:t>
-            </a:r>
+              <a:t>d</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
+              <a:t>e stijl i neoplasticizam_nastavak</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Podnaslov 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
-[...30 lines deleted...]
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="86018" name="Picture 2" descr="Theo van Doesburg, Composition XI, 1918. Oil on canvas in artist's frame, framed: 25 7/16 x 42 15/16 inches (64.6 x 109 cm)"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="304800" y="762000"/>
+            <a:ext cx="8286750" cy="4829176"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Rectangle 4"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1828800" y="5791200"/>
+            <a:ext cx="5257800" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...41 lines deleted...]
-            <a:normAutofit fontScale="55000" lnSpcReduction="20000"/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...4 lines deleted...]
-              <a:rPr lang="en-US" dirty="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Teo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" err="1"/>
-[...51 lines deleted...]
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>van </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>D</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>u</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>sburg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" err="1"/>
-[...99 lines deleted...]
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="sr-Latn-RS" sz="1600" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Kompozicija</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> XI</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1918</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" err="1"/>
-[...792 lines deleted...]
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>64.6 x 109 cm</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Guggenheim, New </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>York</a:t>
+            </a:r>
+            <a:endParaRPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>V</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ideti na: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://www.guggenheim.org/artwork/1078</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="39939" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1981200" y="152400"/>
+            <a:ext cx="5257800" cy="1323439"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Teo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Van </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>D</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>u</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>sburg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Kartaroši</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1917</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ulje i tempera na platnu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>120.3 x 148.8 cm</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The Hague, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Gemeentemuseum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Collection</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, videti na: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://www.kunstmuseum.nl/en/collection/card-players?origin=gm</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="21506" name="Picture 2" descr="Theo van Doesburg [1883-1931]"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1905000" y="1676400"/>
+            <a:ext cx="5638800" cy="4605020"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="37890" name="Picture 2" descr="Theo van Doesburg Composition IX 1917-18 "/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4495800" y="228600"/>
+            <a:ext cx="4457700" cy="4819650"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37891" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1295400" y="228600"/>
+            <a:ext cx="3124200" cy="1569660"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>T</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>o </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>van </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>D</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>u</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>sburg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="nl-NL" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>K</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="1600" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ompo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>zicija</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="1600" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="1600" i="1" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>IX</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Opus 18: apstraktna verzija Kartaroša)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1917–18</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, 116 x 106,5 cm, ulje na platnu,</a:t>
+            </a:r>
+            <a:endParaRPr lang="nl-NL" sz="1600" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Gemeentemuseum Den Haag</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="37892" name="Picture 2" descr="Image of Compositie (hamer en zaag)"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="228600" y="3810000"/>
+            <a:ext cx="3800475" cy="2919413"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37893" name="Rectangle 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4038600" y="5867400"/>
+            <a:ext cx="4038600" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Vilmoš Husar, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" sz="1600" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Mrtva priroda, Kompozicija (čekić i testera), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>circa 1917</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>42 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>x </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>53 cm</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>U</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>lje na platnu, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Gemeentemuseum Den Haag</a:t>
+            </a:r>
+            <a:endParaRPr lang="nl-NL" sz="1600" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38915" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="838200" y="152400"/>
+            <a:ext cx="2667000" cy="1077218"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Teo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>van </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>D</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>u</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>sburg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Kompozicija u disonancijama</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1919</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Kunstmuseum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Basel</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="38916" name="Picture 2" descr="http://1.bp.blogspot.com/-1B4850TaH5Y/UWO7TRs3oUI/AAAAAAAAAiE/Jl70kDXolpw/s1600/101.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="228600" y="2362200"/>
+            <a:ext cx="2819400" cy="3609975"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="22530" name="Picture 2" descr="Theo van Doesburg Composition in Dissonances 1919 "/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3657600" y="152400"/>
+            <a:ext cx="5248275" cy="5715000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="228600" y="6019800"/>
+            <a:ext cx="2971800" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Vilmoš Husar, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Kompozicija u sivom</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> 1918</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="87042" name="Picture 2" descr="Theo van Doesburg, Composition in Gray (Rag-time), 1919. Oil on canvas, 38 x 23 1/4 inches (96.5 x 59.1 cm)"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="-76200" y="0"/>
+            <a:ext cx="4146947" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4114800" y="0"/>
+            <a:ext cx="4114800" cy="1569660"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Teo van Dusburg, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Kompozicija u sivom</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (Rag-time)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, 1919, ulje na platnu </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>96.5 x 59.1 cm</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The Solomon R. Guggenheim Foundation Peggy Guggenheim Collection</a:t>
+            </a:r>
+            <a:endParaRPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>V</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ideti na: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://www.guggenheim.org/artwork/1079</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="87044" name="Picture 4" descr="https://krollermuller.nl/media/cache/collection_item_detail_small/media/collectionitempage/tmsImage/studie-voor-compositie-in-grijs-rag-time-theo-van-doesburg-43361-copyright-kroller-muller-museum.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4191000" y="1600200"/>
+            <a:ext cx="2953131" cy="5257800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7162800" y="5534561"/>
+            <a:ext cx="1981200" cy="1323439"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Stud</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ija za </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Kompoziciju u sivom </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(Rag-Time</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, gvaš na papiru,</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>96,3 x 55,3 cm</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="203778" name="Picture 2" descr="Theo van Doesburg Composition 1924"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4267200" y="533400"/>
+            <a:ext cx="4457700" cy="5581650"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="203779" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="838200" y="609600"/>
+            <a:ext cx="2895600" cy="923925"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="nl-NL" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Teo </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>van </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>D</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>u</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>sburg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="nl-NL" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Kompozicija, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1924</a:t>
+            </a:r>
+            <a:endParaRPr lang="nl-NL" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="nl-NL" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Kunstmuseum Basel</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="201730" name="Picture 2" descr="Theo van Doesburg Contra-Composition XV 1925"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3966892" y="990600"/>
+            <a:ext cx="4758008" cy="4829175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="201731" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="685800" y="838200"/>
+            <a:ext cx="3048000" cy="3139321"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Teo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>van </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>D</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>u</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>sburg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Kontrakompozicija</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> XV</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> 1925</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Museum </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Sztuki</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Lodz</a:t>
+            </a:r>
+            <a:endParaRPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(koncept kontra kompozicije počinje da razvija od 1924 na studijama i 1925 na slikama, uvodeći dijagonale pod uglom od 45 stepeni, nasuprot kompozicijama koje počivaju na ortogonalnoj strukturi pod uglom od 90 stepeni)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="202754" name="Picture 2" descr="Theo van Doesburg (Christian Emil Marie Küpper). Simultaneous Counter-Composition. 1929-30"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3352800" y="762000"/>
+            <a:ext cx="5524500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="202755" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="381000" y="533400"/>
+            <a:ext cx="2895600" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Teo van Dusburg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, Simultane kontrakompozicije,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1929-30</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ulje na platnu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>49.5 x 49.5 cm</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="204802" name="Picture 2" descr="Theo van Doesburg Simultaneous Countra Composition 1930 abstract geometric painting "/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3581400" y="762000"/>
+            <a:ext cx="5233988" cy="5334000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="204803" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="457200" y="609600"/>
+            <a:ext cx="2743200" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Teo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>van </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>D</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>u</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>sburg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Simultane kontrakompozicije,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1930</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, MoMA</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="100356" name="Picture 4" descr="Contra-Composition of Dissonances, XVI, 1925 - Theo van Doesburg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="990600" y="1143000"/>
+            <a:ext cx="7143750" cy="3924301"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1600200" y="5486400"/>
+            <a:ext cx="5867400" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Teo van Dusburg, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Kontrakompozicija disonancija</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> XVI</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, 1925, ulje na platnu, 100x180 cm, G</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>emeentemuseum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> den Haag</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Naslov 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Rectangle 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="228600" y="5410200"/>
+            <a:ext cx="3200400" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://www.tate.org.uk/whats-on/tate-modern/exhibition/van-doesburg-and-international-avant-garde/van-doesburg-and</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="90114" name="Picture 2" descr="Theo van Doesburg in military service.JPG"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3581400" y="228600"/>
+            <a:ext cx="5361926" cy="6400800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="228600" y="228600"/>
+            <a:ext cx="3276600" cy="923330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Teo van Dusburg (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Theo van </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Doesburg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (1883-1931)), fotografija iz 1915. godine </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13314" name="Picture 2" descr="http://classconnection.s3.amazonaws.com/84/flashcards/28084/jpg/10081329854086031.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3513138" y="0"/>
+            <a:ext cx="5630862" cy="4267200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13315" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="304800" y="4343400"/>
+            <a:ext cx="5257800" cy="2308225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>U periodu od 1921. do smrti 1931, van Duzburg je neumorno putovao Evropom</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Između 1920-24 digao ruke od slikanja i posvetio se arhitekturi</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="sr-Latn-CS" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Izmislio dve persone: dadaističku pesnikinju i novelistkinju I.K.Bonset, i futurističku/dadaističku ličnost  Alda Caminija; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>objavljuje časopis </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Mecano;</a:t>
+            </a:r>
+            <a:endParaRPr lang="sr-Latn-CS" i="1" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14338" name="Picture 2" descr="http://3.bp.blogspot.com/-yKLblPn6o68/Ul1VrbyjUZI/AAAAAAAAF-w/b4wqsPwghqE/s1600/Theo+van+Doesburg+1925.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="381000" y="762000"/>
+            <a:ext cx="8382000" cy="5903913"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14339" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="457200" y="152400"/>
+            <a:ext cx="8229600" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Teo i Neli van Dusburg (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Nelly van </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Doesburg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> 1899-1975), pas Dada i plesačica </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Kamares</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1925</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="31746" name="Picture 2" descr="http://upload.wikimedia.org/wikipedia/commons/a/ad/International_Congress_of_Progressive_Artists.JPG"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="609600" y="609600"/>
+            <a:ext cx="7993063" cy="5238750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31747" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1295400" y="152400"/>
+            <a:ext cx="6858000" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ma</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>j</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1922</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" b="1" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Međunarodni kongres progresivnih umetnika, Dizeldorf </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31748" name="Rectangle 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="457200" y="5791200"/>
+            <a:ext cx="8153400" cy="923925"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Werner </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Graeff</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Raoul</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Hausmann</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Théo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> van </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Doesburg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Cornelis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> van </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Eesteren</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, Hans Richter, Nelly van </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Doesburg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, El </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Lissitzky</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ruggero</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Vassari</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, Otto </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Freundlich</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, Heinrich </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Hoerle</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, Franz </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Seiwert</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Stanilaw</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Kubicki</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>sedi n apločniku:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Tristan </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Tzara</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="223234" name="Picture 2" descr="http://monoskop.org/images/thumb/6/67/Congress_of_the_Constructivists_and_Dadaists_Weimar_1922.jpg/800px-Congress_of_the_Constructivists_and_Dadaists_Weimar_1922.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="609600" y="685800"/>
+            <a:ext cx="7620000" cy="6038850"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="223235" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="533400" y="0"/>
+            <a:ext cx="8077200" cy="646113"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" b="1" u="sng" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>OKTOBAR 1922</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Weimar: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Kongres D</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>adaist</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>K</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>onstru</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>k</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>tivist</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ideju koju je izneo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>V</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>an </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>D</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>u</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>sbourg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>završen </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>kao Dada okupljanje zahvaljujući Arpu i Cari</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="224258" name="Picture 2" descr="File:Congress of the Constructivists and Dadaists Weimar 1922 2.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="990600" y="1539875"/>
+            <a:ext cx="7162800" cy="5318125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="224259" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="152400" y="0"/>
+            <a:ext cx="8839200" cy="1477963"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>s leva na desno</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>) – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>gornji red</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Max and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Lotte</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Burchartz</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, Peter </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Röhl</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, Vogel, Lucia and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>László</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Moholy-Nagy, Alfred </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Kemeny</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>srednji red:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Alexa</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Röhl</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, El </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Lissitzky</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, Nelly and Theo van </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Doesburg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Sturtzkopf</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>sede na stepeništu:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Werner </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Graeff</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Nini</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Smit</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, Harry </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Scheibe</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Cornelis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> van </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Eesteren</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, Hans Richter, Tristan </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Tzara</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, Hans Arp.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="84994" name="Picture 2" descr="https://upload.wikimedia.org/wikipedia/commons/e/eb/Dadaglobe_Form_Letter_to_Vagts_%28Nov_1920%29.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="-1" y="0"/>
+            <a:ext cx="5191505" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5334000" y="228600"/>
+            <a:ext cx="3581400" cy="3416320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>M</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>olba iz pozivnog pisma sa saradnju na projektu </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Dadaglobe</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>koju su potpisali</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Francis </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Picabia</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, Tristan </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Tzara</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, Georges </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ribemont-Dessaignes,and</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Walter </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Serner</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, 8</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. XI</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> 1920. </a:t>
+            </a:r>
+            <a:endParaRPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>O</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> projektu u koji je bio i Dusburg, tj njegova Dada persona uključena videti na: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://www.moma.org/calendar/exhibitions/1639?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="225282" name="Picture 6" descr="File:G Material zur elementaren Gestaltung 1 Jul 1923.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5334000" y="0"/>
+            <a:ext cx="3581400" cy="5572125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="225283" name="Rectangle 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="533400" y="0"/>
+            <a:ext cx="4572000" cy="2862263"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" b="1" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> JULI </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1923</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>:  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Berlin</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>objavljivanje prvog broja časopisa </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>‘</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>G: Material zur elementaren Gestaltung</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>’</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (materijal za elementarnu konstrukciju)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>koji su uređivali</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Hans </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Rihter</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, Graff i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Lissitsky</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="sr-Latn-CS" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Izlazio od 1923-26</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Saradnici: Mondrijan, Grosz, Heartfield, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Mies</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> van </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>der</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Rohe</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Tristan </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Tzara</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, Gabo, Pevsner, Malevich, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Lissitsky</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Doesburg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Arp, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Schwitters</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Hausmann</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, George Grosz, Man Ray.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="225284" name="Rectangle 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="3087687"/>
+            <a:ext cx="5257800" cy="3694113"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>“Činjenica da se konstruktivistička tendencija, preciznije naklonost ka strukturi pojavila u okviru same Dade iako nije bila kao u ruskom konstruktivizmu program ili jedini cilj Dade. DADA NIJE IMALA PROGRAM. Ali sklonost ka redu, strukturi pojavila se kao pandan zakonu slučjanosti koji je Dada otkrila. Na ovaj način se može razumeti uključivanje konstruktivizma u dadu i vice versa. ... Ciljevi novog i neograničenog (Dada) i trajnog (konstruktivizam) idu zajedno i uslovljaju se međusobno. Cilj časopisa G bio je da obuhvati i integriše ove dve tendencije”</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (Richter, Introduction, ‘Great Little Magazines no. 3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>G</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>’, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Form</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> no. 3, December 15, 1966</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="227330" name="Picture 2" descr="http://luc.devroye.org/TheoVanDoesburg-Dada-poster.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3048000" y="838200"/>
+            <a:ext cx="5715000" cy="5762625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="152400" y="304800"/>
+            <a:ext cx="2895600" cy="2308324"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nl-NL" b="1" cap="small" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Theo Van Doesburg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" b="1" cap="small" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" b="1" cap="small" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Kurt Schwitters</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nl-NL" b="1" cap="small" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Dada poster</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="sr-Latn-CS" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1922. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Litografija</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, 30.2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>x 30.2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>cm</a:t>
+            </a:r>
+            <a:endParaRPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="auto">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>V</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ideti na: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://www.moma.org/learn/moma_learning/2562-2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>/</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="228354" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="body" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="304800" y="228600"/>
+            <a:ext cx="4040188" cy="457200"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...6 lines deleted...]
-            </a:r>
+            <a:pPr marL="0" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" sz="2400" b="1"/>
+              <a:t>ruski konstruktivizam</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" b="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Čuvar mesta za sadržaj 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="228355" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph sz="half" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="152400" y="914400"/>
+            <a:ext cx="4267200" cy="5486400"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" sz="1800" i="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Prve radne grupe konstruktivista</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" sz="1800">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (Aleksej Gan, Aleksandar Rodčenko, Varvara Stepanova, braća Georgij i Vladimir Stenberg ) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Mar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" sz="1800">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>t</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> 1921</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" sz="1800">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> - TEORIJSKA ARTIKULACIJA KONSTRUKTIVISTIČKE POZICIJE na bazi koncepta utilitarnosti</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" sz="1800">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Zadržavaju termin ‘konstruktivan’, ‘konstrukcija’ iz svojih ranih čisto formalnih i ‘laboratorijskih’ eksperimenata, odbacuju ‘umetnost’</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" sz="1800">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Redefinišu umetnika kao </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" sz="1800" b="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>radnika</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" sz="1800">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, angažovanog u procesu ‘materijalno-intelektualne</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" sz="1800">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>proizvodnje’ čije će specifične veštine biti u službi društvene rekonstrukcije nakon Revolucije</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" sz="1800">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Plakati, knjige u funkciji propagande i didaktike, utilitarni predmeti: nameštaj, tkanine...</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4648200" y="304800"/>
+            <a:ext cx="4041775" cy="381000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:normAutofit fontScale="92500"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" sz="2200" b="1"/>
+              <a:t>Internacionalni konstruktivizam</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" b="1"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Content Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4645025" y="990600"/>
+            <a:ext cx="4041775" cy="5029200"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="55000" lnSpcReduction="20000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" err="1"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="sr-Latn-CS" sz="1800">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>U zapadnoj Evropi</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" sz="1800">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ambivalentan, dvosmislen odnos između umetničkog i korisnog, estetskog i utilitarnog</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sr-Latn-CS" sz="1800">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" sz="1800">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>El</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Lissitsky </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" sz="1800">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>u uvodnoj reči u</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" i="1" dirty="0" err="1"/>
-[...681 lines deleted...]
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+              <a:rPr lang="en-US" sz="1800" i="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Veshch</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>: “</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" sz="1800">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Niko ne treba da zamisli...da mislimo da su funkcionalni predmeti, proizvedeni u fabrici – avioni i automobili – takođe proizvodi istinske umetnosti. Ipak, ne želimo da ograničimo umentičko stvaranje ovih funkcionalnih predmeta. Svaki organizovani rad – bilo da je reč o kući, poemi ili slici – je ‘objekat’ usmeren ka specifičnom cilju.”</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1700">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="229378" name="Picture 2" descr="http://image.invaluable.com/housePhotos/artcurial/18/308318/H1118-L24966674.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="228600"/>
+            <a:ext cx="5314950" cy="6096000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="229379" name="Rectangle 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5181600" y="762000"/>
+            <a:ext cx="3505200" cy="2308225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1922</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>: Berlin: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>objavljivanje Erenburgove knjige o </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>savremenoj avangardnoj </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>umetnosti </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>’A </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>vse</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>taki</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ona</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>verti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>t</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>a’ (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>janua</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>; Ferdinand Leže na koricama</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Tatline</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, Lipchitz, El </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Lissitsky</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, Van </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Doesburg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Rodchenko</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, Léger, Picasso</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, čak i Charlie Chaplin)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Naslov 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="32771" name="Rectangle 2"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="228600" y="533400"/>
+            <a:ext cx="3124200" cy="2862322"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Teo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>van </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>D</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>u</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>sburg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Kompozicija </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>I (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Mrtva priroda</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1916</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, ulje na platnu, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>67 x 63,3 cm</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Kröller-Müller</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Museum, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Otterlo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>V</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ideti na: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://krollermuller.nl/en/theo-van-doesburg-composition-i-still-life</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="28674" name="Picture 2" descr="https://krollermuller.nl/media/cache/collection_item_detail_small/media/collectionitempage/tmsImage/compositie-i-stilleven-theo-van-doesburg-43295-copyright-kroller-muller-museum.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3581400" y="457200"/>
+            <a:ext cx="5372100" cy="5715000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="207874" name="Picture 2" descr="http://upload.wikimedia.org/wikipedia/commons/4/45/Cornelis_van_Eesteren_and_Theo_van_Doesburg.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4865574" y="152400"/>
+            <a:ext cx="4129145" cy="5105400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Čuvar mesta za sadržaj 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="207875" name="Rectangle 4"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1828800" y="152400"/>
+            <a:ext cx="2971800" cy="646113"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...694 lines deleted...]
-            </a:r>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="nl-NL" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Cornelis van Eesteren </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>&amp;</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Theo van Doesburg</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4098" name="Picture 2" descr="Theo van Doesburg [1883-1931] ; Cornelis van Eesteren [1897-1988]"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="152400" y="1905000"/>
+            <a:ext cx="4572000" cy="3333750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="152400" y="5410200"/>
+            <a:ext cx="4572000" cy="1077218"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Teo van D</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>u</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>sburg; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>K</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ornelis van </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Esteren, Privatna kuća, 1923, maketa; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>V</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ideti na: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>https://www.kunstmuseum.nl/en/collection/private-house?origin=gm&amp;origin=gm</a:t>
+            </a:r>
+            <a:endParaRPr lang="nl-NL" sz="1600" dirty="0" smtClean="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="83970" name="Picture 2" descr="https://www.museothyssen.org/sites/default/files/imagen/obras/descarga/1978.68_construccion-espaciotemporal-ii.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3505200" y="228600"/>
+            <a:ext cx="5483740" cy="6400800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="304800" y="228600"/>
+            <a:ext cx="2971800" cy="3139321"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Construction in Space-Time II</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1924</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Gouache, pencil and ink on tracing paper. 47 x 40.5 cm</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Museo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Nacional</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Thyssen-Bornemisza</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, Madrid</a:t>
+            </a:r>
+            <a:endParaRPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>V</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ideti na:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://www.museothyssen.org/en/collection/artists/doesburg-theo-van/construction-space-time-ii</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="91138" name="Picture 2" descr="https://upload.wikimedia.org/wikipedia/commons/e/e6/Cin%C3%A9-dancing_Strasbourg_-_Theo_van_Doesburg060611_006.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4876800" y="3657600"/>
+            <a:ext cx="4267200" cy="3200400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="6324600"/>
+            <a:ext cx="4114800" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0"/>
+              <a:t>... </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>I</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0"/>
+              <a:t> restaurisan danas</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="91140" name="Picture 4" descr="https://upload.wikimedia.org/wikipedia/commons/c/c5/Aubette_Cin%C3%A9-dancing_01.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="152400" y="152400"/>
+            <a:ext cx="4647262" cy="3505200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4953000" y="228600"/>
+            <a:ext cx="3686958" cy="1477328"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0"/>
+              <a:t>Teo van Dusburg, plesni hol/bioskop Aube</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0"/>
+              <a:t>tte</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0"/>
+              <a:t> u Strazbur, 1929</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>https://www.moma.org/collection/works/976</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="99330" name="Picture 2" descr="maketa"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="533400" y="609600"/>
+            <a:ext cx="3934045" cy="2819400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="99332" name="Picture 4" descr="Strasbourg_Ciné_Bal_de_l'Aubette_janvier_2014-11"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="762000" y="3886200"/>
+            <a:ext cx="3543300" cy="2362200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="99334" name="Picture 6" descr="koloristički projekat plesno.bioskopske sale"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5410200" y="1752600"/>
+            <a:ext cx="3032125" cy="4191000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="208898" name="Picture 2" descr="http://upload.wikimedia.org/wikipedia/commons/4/4f/Metz_%26_Co_showroom_001.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="7913688" cy="5203825"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="208899" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="990600" y="304800"/>
+            <a:ext cx="7086600" cy="646113"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Metz &amp; Co. showroom with wall hangings (left and rear walls) and carpet by Bart van </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>der</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Leck</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>and furniture by</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Rietveld</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. Ca. 1930.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="82946" name="Picture 2" descr="https://www.museothyssen.org/sites/default/files/imagen/obras/descarga/1978.64_composicion-ii-naturaleza-muerta.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4620020" y="0"/>
+            <a:ext cx="4523980" cy="6824435"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Naslov 1">
-[...11 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="3" name="Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
-[...31 lines deleted...]
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="152400"/>
+            <a:ext cx="4572000" cy="1754326"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500"/>
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...36 lines deleted...]
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Teo van Dusburg, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Kompozicija II (Mrtva priroda)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1916</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, ulje na platnu, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>45 x 32 cm</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Museo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Nacional</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Thyssen-Bornemisza</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>videti na: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://www.museothyssen.org/en/collection/artists/doesburg-theo-van/compositie-ii-still-life</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="33794" name="Picture 2" descr="Theo van Doesburg Stained-Glass Composition Female Head 1917"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="3914775" cy="5715000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Naslov 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="33795" name="Rectangle 2"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
-[...41 lines deleted...]
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="838200" y="1666876"/>
-            <a:ext cx="10515600" cy="4965089"/>
+            <a:off x="3962400" y="0"/>
+            <a:ext cx="3581400" cy="1107996"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Latn-RS" sz="1500" dirty="0"/>
-[...73 lines deleted...]
-              <a:rPr lang="en-US" sz="1500" dirty="0"/>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Theo van </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Doesburg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Vitraž: Kompozicija (Ženska glava), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1917</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1500" dirty="0" err="1"/>
-[...484 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>39 x 26 cm</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Kröller-Müller</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Museum, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Otterlo</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="33796" name="Picture 4" descr="Theo van Doesburg Stained-Glass Composition IV"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5791200" y="1143000"/>
+            <a:ext cx="2928938" cy="4419600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33797" name="Rectangle 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5105400" y="5628382"/>
+            <a:ext cx="3581400" cy="1077218"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Theo van </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Doesburg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Vitraž: Kompozicija IV,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> De </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Lange House, Alkmaar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> 1918</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Kröller-Müller</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Museum, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Otterlo</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="34818" name="Picture 2" descr="http://thaa2.files.wordpress.com/2009/07/vaca.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="381000" y="228600"/>
+            <a:ext cx="3810000" cy="2238375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Naslov 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="34819" name="Rectangle 3"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4343400" y="228600"/>
+            <a:ext cx="4572000" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Latn-RS" dirty="0"/>
-[...5 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Teo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>van </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>D</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>u</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>sburg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Estetska transformacija predmeta</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Krava</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1916/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>191</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>7 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>-  ilustracija u Dusburgovoj publikaciji </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Principi neoplastičke umetnosti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> objavljenoj u izdanju Bauhausa 1925</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="34820" name="Picture 6" descr="Theo van Doesburg (Christian Emil Marie Küpper). Composition VIII (The Cow). c. 1918"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2362200" y="2743200"/>
+            <a:ext cx="6480175" cy="3810000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Čuvar mesta za sadržaj 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="34821" name="Rectangle 6"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4800600" y="2057400"/>
+            <a:ext cx="4191000" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...126 lines deleted...]
-            </a:r>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Teo van Dusburg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, Kompozicija</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>VIII </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Krava</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, c.1918, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>37.5 x 63.5 cm</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, MoMA</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Naslov 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="35842" name="AutoShape 4" descr="data:image/jpeg;base64,/9j/4AAQSkZJRgABAQAAAQABAAD/2wCEAAkGBxQSEhUUExQVFBUXGB4aFxcYFxsXGBcYFxoeFxgcFRgYHyggGBolHBcYITEiJSkrLi4uGB8zODMsNygtLisBCgoKDg0OGxAQGywkHCQsLCwsLCwsLCwsLCwsLCwsLCwsLCwsLCwsLCwsLCwsLCwsLCwsLCwsLCwsLCwsLCwsLP/AABEIAMwA9wMBIgACEQEDEQH/xAAcAAABBAMBAAAAAAAAAAAAAAAFAwQGBwABAgj/xABQEAABAwEEBQYGDgcGBwEAAAABAgMRAAQSITEFBkFRcQcTImGBkTJSobHB0RQVIyQzQlNicpKys+HwY3SCosLS0xY0Q1RzoxclRIOTw/E1/8QAGQEAAwEBAQAAAAAAAAAAAAAAAAECAwQF/8QALREAAgIABQMCBAcBAAAAAAAAAAECEQMSEyExBEFRMvAUIoGRBSMzUmGx0UL/2gAMAwEAAhEDEQA/ALmXbQM8O+ufbAfmaHaR8IcPSabg1zyxWnRooJhj2xH5B9VZ7Yp/IPqqP2u3oQkkrSI68uIFaNtwm6ojqSv0ppash5ESH2yT+QfVWxpBP5B9VR1ek0JiUuCcugZwpNjTTa13ASM5Jwyo1ZeAyok/s8fkH1Vo6QG49xoQq0oAkrSB1qApH22Y+Wb7FpPmNLWkGRBpWkvmKPZ+NJq0mvY0e0ihqNItkwFinKHQciD20njyHkQ49snPkx9alE6TO1tQ4QabXq5NLXkGRD9OkU9Y7DXQtyd/kNDbtclNVrMWRBUW5OUilyuAScgJPZQEJ6Q4jz0cc8A8DWuHNy5JlGhsnSrZxBPcaw6VawF7E5YHZUF1h1lbszYUAXFLwQlPxjAzMYeEneccAYMCtD2u0O3n1upSUz7ndC0ISraAkBZSBON8zBMYRWpBaQ0ijee6t+2CN57qqxjWF5yWy4G1pOJDJSAL0JkKLhF5MGCEnGnz2nHEJUC+xeSJ+CcUogZyAtIJjcAJ2QDABYntijee6te2be891VrorWZa8VlC2wbqlpSptSCU3wXG15oIxvJOGBiJIMjTtnQ4Wy6L8TdAJw4xGw7aAJj7ZImMe6nDzwT4Rj89VR2zPJURBmDkc8488ijOk8hQAp7ORv8AIfVWjpBsYXhO6qy141vQ0TZ2lHngRfISvoAALA8BQUVApyBEKPAitCaZtDhBLnRL6Gj0w3cLja1IBQbNAkgG9GeyDgAXJ7NRv8hrS7e2ASVQAJJOAAGJJJyFQ5jR9oTOIPG0OJx4NspHbUX170fbi30XCpsqSOaQt1ZPS8JayAABgYw/a2AFrMaUaWJQtKwMCUm8Jicx1EHtpX2Wnf5DUF0dby1bX2VzdcUgoWVqWC5zSQUlThvSUoBAy6J7ZQFUAFWngrLZWU10bmqsoAY28Yjh6TTWKdW/whw9JpsDXDiepnRHgC6aehq0jJVyQeoJEeWaJlfQJ6qE6aRLikzAWyoHrIMjz05sbl6zIO9Cf3gPXR2A4t9qKiUoJzhShhjsCIzPXQp2zhDzSQY8KSDvGIEcCO+jjbYukgC8ASJO1QxJ9dAlzfbWSQCogQJMlJynsHbVREyQ2PR7QxCEcSnGeJrp0LMgFAAOBunDDjhQyzhW1xWePg4btn5inoMBfSJjZ0el0Ad2dSxijAcBIJBIgjCAQZGMDqzpVNqhwhUp6Kc8s1bRh3xTZu3IwVjlhwzGFIWrSYDqFJkpKFBXRJyIMxtGOylTAMMWm9IOY8o2EfnYaXoDbryQHmYITipIyKTmUjqz7DROwW0OJkZ7RtFKh2PKwVoGsCqLA7SJI40TtCZbUBmUnPEZHMbaGMnEcaLK8E8DXRgdzPEKM190aE2mzpACU3D4KYBVKio8SEjuz20L0rptxhwtsqu4IBxIwSCYmcMVbIO3Mkme6+2G+htaSoLQ43zYTF5SlLuwkbVCb2GwGq50zZpFptJIbWbQWUM3ZMCQbqgeiQExImelGw10mQQb0mkogzjjeSgBRnABWBIEXgIOQygU7WpsJJSfCGBBvEneR8YicJgZQnGaR0bqa+opQo82lTYWVKQHDKsOiErEAXk5wewYNtYtArsd0tv3nLq1KCUFBFwhSVGFEEwVdxAzoAYWHSqkPR8UqQFgYkm6oEknaOcM74zqVav26zjBxNnbglYW40hZcanILEXXUHA4GRBjbVfuJACAnExJukKmJJOGUQc9gp9YrUlbzbawoJKwFHC8kzdJIVIw3DEjCRMUAW/odoultwJZACplCFJkfFuFaEqAggzjOWGdTLSmQqPaBbWEpK3C5IGaEpxGRBABxzg441I9JZCkBT+u+iFF20vt/CJOIAkqSGWiY60+ENuB4gFZHG/a94LVdKnmyIJmbi43SZBJjrxFTPTVsuLtjiQVlDqW0NjErdUywQO8pHVBnAEGK6K0GVc8wLM85dKSkB1ltSQ0VtOAkrIR0nDgEnCAcpUwJ3qfrD7IaCHFS+hPSwi+mYDgB37evqIoTypaeUyyG0LuqWUERnCVKKhOyYT5ttBtK6LeYaXaUWZ6yloSlRtDKwE4BYISbygpPRwM4AwTiYmq0uWolxV5UFN5apUSbwF0AEBCYKp2mDlJpUBP9ZLWpVtes4UEB3mChyJKHhPNkQtN04Z45gRjUs1Y0mt5gF4JQ8lSkOpGAC0KgkCcimFDqUKrDTllcf0i4haky2kXlAEJPNtOPAJTeJCVBMRemJx2Gbizrs458PlwqCcFNDphxQA5woIxCllV4+Od5kAnmizirs9NbrWigJVG4emsoAZ2/wAIcPSaQApe3+EOHpNI1wYnqZ0R4I/rIspW2RuPcN/fXWiDNlaxxFxP1VBPopTWEQWlHYqOrGDj9Wh+grSkt3QpMhwwJxwcJy4Qar/kO4Usz0qKBKVXOOWEjfTK1iQiJABvJ33Ug49uJ7aVeaJAWmbyZKY2wpQInZIPeBTdh8uSoi913oEQQARkMSTO2hAP27GM42wnMdo6o74pRlkJU4YyIzx+KDtpJVvi6VIOABkSoCRGN0HfW2LchZN0pJJBIvbsBIIBGW7ZU7gOLFZwEJSoCQkA4bpFNLWgIdQYvApUOv4ue/KumLepbhAAAiMpgpUQZyzg4bBG+krS2oupvFKoT4sZqA2qO+hcgZik3myBvSSYO+UkT2+emqFFlQwN2cQDikHZO7ak5ZjCjTFy7inadg3mkVlOSU3dxz7kDPjlTTChwHZwS4SIknAwOO/A0/bTAj8+So6yxdWcMxlJBmcJu+adooxo1coEqJOZBIJE5YjMYHOk0CHzJxHGi/xTwNB2vCHEUYLYUkpMwQQYMHHDAjKt+n7kYhBNadL2dpCgp1sPIF9tJV0ucR00A3cQCUgGcweuoTrWOcS2hABCLTzgUUyEt2klKSrq54LkfOTVhtam6MQSOhtBlwTlBlXhE55naaap1B0TevGCet8752KE8c66TIavawWRtsc680lSAAE3wsmBAKCPCBwg9dQp7Stn5lTinb9pcWAkQYQFXmymVeFCFrnfids1b1msFib+DLKOtJbBwwzGJwpS0sWVwXVuIWncpaCO44UgKg1Z0aE2lotlsqQ0ULTN4OLupXAGNy82s5/GSsYAEU40lqsbO8XWW1uNklQSkDnGyUwRChKxuuqBxI2SbTYsVkQkJS4hKRkErQAOAGVK8zZ/lU/XTTsRDdSnXykpeCkhKhdCxdcAJkSMRdzgzsPBNgW/IcaYCz2b5VO/w07KePWtlWbqPrp9dIZV1usBU8spCihq12dInAqfLzSXHJjEhm6JGZfVuorq1oZ1u2Wl5YhK1PBM7lOpUkwNhCSR1RvqWO2Ozq/xwAFBcJWlIvBQXOGOJGPE0qGmPlhs/wAQbO2gCN6/2S/o60i6Fw0SlITPSQQtMdcpqDauaAQrRvOKYRz153pFtIdEPFI6RTeBEHCrfW2wRBeSQRBBWmCDmCNtJmzWYgjnUQZkXkQZznjQBWtv0MHbfbVm+glDfNLQsoIUpt1KhgclJA7+9Wwttc3Zr7loWSlsvJcffKUJuc4orQVXUJCkpBkQIAqw1WSzEk86mTgekjGJid+Zoc1qto1KrwTZgo5kJavEzOJiZmgA3og4q7Kyl7AwlIlCrwO2QRh1isoAG27wuwec0hTi3HpdnrpuK8/E9TOmPBpQmhASA66IHhA5b2xiPN2GjBoVaB7uT+jjjBkHyqHfSiNjBlfOFDE4YqX1iTCQevGeoddGF2BGwXeER2DIdlRzQZ90v73rvZBHpFS2KqezEhi1YAhQKQCIhUjZsIjaPSaWds6VZpBjEceo7KXIrlQqLYwRY5S6j5ySTj8YYK7+ieM0jpZ5znkhInoEmMSADjhxu04soI5tRMicDuHSz4k+QU0K/dVrUMemkbeiggCOvM1ouSTVktAwW5f5tMwqDF4nE4ZADAZZnOnytJNpULvgkHJJg4jq2Z0+0e3CSDsJntxPnppbm0txdSRjMpMQYzAggd2MmlabAQbtaC7ekkYfFO7hvFObObjyR4947sD0hIzBBB+sa5sIcN43oww6PVhM7OEUrZ2rryQpV4qQoj6UpCuvKPLQwDDRxHEUaRlQRnMcR56Noyrbp+5GIeYtZ0+/LVh/1L33q6HJQN1FNax78tf6w996qounSp8Xy/hjWtHCouXAUUkDExSzdiUpF8NqKcwQkmREggRJHCgyrdeIvJlIMlN6L24ExlUjsmt0NhtLCiuIEKBEjsmBFVTLjhKtxilYw6C8dvNrjvu1ilAHwV9cNrI7wIorYtc0JQhHNLMJSkmQMgBgNvko57bO/wCTtHe3/PS3K0IkN9kIG8fsKHorXsprIGTuCST5BUz9uXdtjtHYUK8yq5c00vbY7T9VH89GYNCJEbpJbShuVOKISk9AmBJMKAw68qeWvRVoabU4phF1IKlQ4CYGJ2bBjnspo5bnPZCLStBCy7daaX0OhBSAdoxWMYznfT/TuszsLsymmwtaSk3XL5F8XQMgL2OXWKY9KI25uRlXCmxXVltCVpkHP85V2qcqVHK1uNrorGTdUk5Y5xSoRFclHnpNFRdM9BcmpnR7RHjOferrKS5Knb2jGSBHSdw4PLFZVQ9KOyTthC359lIClrd4XYKSBrhxPUzojwYRTJ1sB1J3pUO6PWaezSa25IO0SB2x6qgojejGTikZhwkcQlCvXUmApJmyJTiBjJM8fww7KXApydiSOVCk3GiclEcAPSDSxTWwikMEvWBKRJUqBw9WVNkWVIQlX6SD1Sbih3po1am5QodR81Nzo/BQCzCjOzA4HdvE99UpE0K2QZzOKld04eSlXm7wIrkMqnwzwITHkANLIxApDG7TsYLBB3xge0ZcDXNoYS5CwoApM3gdm0T+cqdEUmtoTJAnfGNOwFrEomL2/PKROBjZNHW8qB2c4jiPPRxvKujp+5liHmjWoe/LX+sPfeqqEtip1rN/fbX+svfeqqBzXRE5MHuKnCrB1Z0UhNjLwEuONqlRxgYi6Nwwx391VyVzVo6omdHt/RWP31CiT2N6I/qfq228hFoU5fAPwcRChsWZxAwOyRHCp+MaqXVDT3sVwXvglwHBu3KHWPKJ6qticJGIIwrOV2OjkppN0YV2W8K0RSGVbp1NpNqBWkhwqHNx4MJIulJ3AxM5baP6T0ILLZQQb7nPNqW4c1G/lJyEn07azXHS4DzLCMwtCnCN14Qn0ngKL68/3NzqukcQtNNvgAHrbo02Z72Q2PcnDDgA8FR+NA2HzyNopAOTjmDUyszrdqs4mFocTCu6FcCDPaKgBsq7K8WHMQcW1eMn15yOo9VNMwxcO90EAa4crgSDWlY07OZF8ckX/wCUz9N779ysrfJH/wDls/Sd+/XWVS4OyPATtvhUkkUQesZUZx7q5Fg491ck8KTdnQpKhnFaKafeweNb9hcanRmPOhhFdBNPfYPHurfsQ/kUaMx54jO7WRTs2RX5BrXsdfig9/qpaUvAZ0Nrtbu0sUOD/D7jXMr+TVS05eB5kJhNZFKhDnyfea7DC/FHf+FCwpeBZkNHW5H524VhTT4WZW4eWsNjP5FVpSFnQxZ8IcR56Ot5UPFgxBk4Hduog2MK3wYuPJnNp8HmvWg+/bV+sO/eqqAqMSKsDTliXaNJ2lpLga91fVN2/N14iIkRnM0F0xqctjm/dgsOOpbm5dgrMA+EZ4VqjnwlRFwasPVrTbLFgRzjgSemAnNR6ajgkCTmMcqi+sWr6bIE3ngtaskBF3Daom8cOzGgJND3NjaUmBU/1B1gvJFmWekn4InanMp4jZ1cKr8Gu2XSlQUklKgZBGwjEGm1YF4XzQ7TOlBZ2lOK2ZDxlHIDtofYNaGlWcOrJTGCwElV1W3IHA5jqNQ7W7TYtLgCCeaR4OBF5RzJB7hPXvrJK2VVAV21KU4XFGVFV4nrme7dVo6342R/6E9xn0VUyxgatfWQzY3jvbJ7xVSXBJB9VdYTZV3VE80o9IZ3T4w9PVwqaaxaMFqZgEX09JtXXxGw4eQ7KqsmpJoS3rs4YdW84WlFSS3ioJCAQIBJ2xkBSmqdoaVndjtJUClYuuIwUDhSwcNNtY9INLcS+wpV+IWkpIkDI4iOrsHXSadJNmMSDwOfGKa33OaeHT2PRXJGqdFsGI6Tv3y6yueR8/8AKmPpO/fuVlWuDWPCJnWUy0je6N0kZzHZQa2W9xCovHIHPeSMhwqqCyTVlRM6WWFBJcEkSBexIG2N1dN6VWZhYMGD0tu7jRQWSqsqMHSLuwz2mto0k5dWSTKEzE54E+iigsk1ZUY9sXc/4j6q7RpBz8q/CigsklZUd9nub/3vwpO0aUdQkmCYHjfhRQWSasoMX1+Me+tB5Z+Me+igsNVlBVvOD4x76T9kueMe+igsPVlBWXXD8Y576NUhnnd83dMOnxnbUnucvVmvb9xlped19Co33ZMeSk9MEjTEYj31asd8z6qBa9aY550WdHgNq6R8ZeR+rJHGdwrNExWyIzpK3KfcU4syonLYBsSOoZfjSDDBWYETR+1IAaUAMkHuihmiI5zsPoqlwCnabRr2sX83vrj2vcHxfKKPxWUWZazBLVnUhDl7AFBwwPSER6aHtKhQJyBB7jNHrcfc1cDQaxNBawDkZ8xpo1hO1bD+tWsDVoaKEXpvBQCkgRgQYIJ31LtMmbE4d7BP7lQO1WFCUqITjB2qMd5qdNC/YUzjes6Z/wDHjUMuMlLgqeaNP/3WzfTc89M7LYL6Aq9EzhE7Y31u2oUhCBflKT0RAEE4k9dNq2hxmlaOhW05jiKaJtBpeyOXlgZY+bH0VYnwenOSAf8AKmPpO/fuVlb5IT/ypj6Tv366ykuCY8Il60TUe01ZipwgG70U4iMOkrKQRUkoNpZYSpSyFEJQPBSpZzOSUgk1VgyitIaYXZlqS8A4t9x0OKVmhCXLiAnbhMACMDStq082WlpC+nkE9G8cRgFDFSjMZyZGGypBpWyc7a2ymyWiC82td9hcLQ0HFJCyAUeG4mLxEBvHGnes2hHrQ2hCbK6llBQG03mAEJGKyQHCZwCRhhmcyKkQM1V1m50oClqQTKUpSpIbkEghUjojIjHeMOjNjsNG49JCjczGR6Jqv7ByfuWZTFoYu882iFJUshN/4yxEze2iesHYLJsJlDxOd2DxuU0wEF9FA6wAOJyrVlYKhKsRsnMjrGVKpRIBGYCY3XjHbuPDtri0IWp0NhcY3yYxupGPV4d0bcCcM6dgcPNtXg2U9JWIhMZfOGR7ZrhYvWZSjuVB3pBISeuUgGeunXtPgorWVqvhV4AJMJMhIgZRgd8mtWxu7ZFCLsNxB2QMqACRZrQaxp8UVnNU7AaLZmuPY9P7lZcpWFDezs4HjTyuUiuqRR5x5T0qs9q55s4i0vETmFLJOzMQFdeWdV4w7dVexJ3nrzJ3mrp141Letb7huvxzq1JKWypMFRygYyDnOygCeSpcSE2metGHX8WaxjNJbmjiRIokEHaCD24GkmLEhBlIM5ZzVjf8PTh7g/1wDj3isXyfGMGH+5XqozmGjLyQMVup+dRlH/pnhwSr1Vz/AGCV8g+P2VUtReGT8PLyiubYOgr6J81CNFiXU9v2TVp2jk6dJwQ/d2jmzMRsO+erbTGy8lryFhUPmDlzRxSUkd8nhVqaNI4TSaItaE9BX0T5qmOg0+82P9FPmil3eT96DCHjgcOaO7qp5oLQFrTZmkLYdSpKbpHNKORIzyO+plK0PDg48lWaK+CT2+c0jpkdEfS9BqfaK5OnktgONP3gVDBtWQUbpxTmRFZpDk6tBKS2h8XTJlkq2RhllOVPOrEsJ5rKrApayvXFBUTn5oqyHNRbf8VDh42ZQ8oNIOah6RII5tUGR8A4PQaNT37Ru4R8+/uW/wAjDl7RFnVlKnT/AL7lbp3yW6KXZdGssOAhaC5IKSk9J1ahgcRgRWq0RjVbEsphabMnnL9+6boESIgSRgeJp/Q61p6Z4D00wEy0n5XyprXscT8NhGXRqL2rSbnNJdbVtvGUoV0ecIgCB8UYmcI66I+2kArKpSBJTdE7Mrl47ThwosQZ9jJP+IP3a3ZbChIcAXN/wiSDGEcBh5qbWK2tugxEgwRhIOziCCCDtBpVoQHgPF/hJ9NAHVnswSI50GMpCZA3TSqWxPwie5NCtJW9LaUpSklxbalIAuT0QMemQMCtNMrVaw2oy+fBSQmG73SXdOF0zAOwbKAJJzY+UHkptpSwJdbUgvXARiRdyGOPVQe8Uh9RWtRQ4Ugk7AwlwAJRCSZ+bt20U0wkGzu4Cbitg3UAGC4BmQOJrXPJ8Yd4pq6iXTh8QfaNIsrCiCEmDlkJwnf54oGEedT4w7xWueT4w7xTVRSDiLvEemu+bG4d1ADlLgJIBBIgkTiAcvMe6tPOBKSo5ASeymdibh1Z3oR51n00vpH4Jz6J81ADQ6bb3K7h665On2vndw9dRxVebdbB7+tf6w794qpTbEetVafaHjeT11tOnWjleMcPXXjOrh5GGwux2lBwCnCDHzmwKYF1K1gZG0/u+uk/7TMeN5U/zVUauSqyJzfdH/iH8FdI5M7Hl7Id72v5KblhrmQfN2RbCtabMM1gftI/mrg63WX5RP10fzVVX/DKx/5h76zP9OtHkzsf+Yf+s1/TpZ8L96Cp+C1f7YWX5RP10fzVh1wsnyqfrt/zVVQ5NLH/AJh767X9Ou08l1kOT1oP7TX9OmpYb4kDzLsWmNbrL8qj67f81Ks6z2dZhCws5wlSVGN8BWVVWnkqsvy1p72v6VE9XNSmLE6XW1uqUUFELKCIUUqPgoSZlA202lXIrZPXNbbKmQXEgjMFaARxlWFYzrdZVm6hxKlHJKVoUTGJgBUnCvOemk++H/8AWc+8VT/UUe/2OK/ul1G4lM9KWS0BxIUmYM554GPRWU10D8Ant+0ayqRYQofaj7oeA9NEKF250BzExIHkn10ARFrR8O+xkrKQkFQVdBBSVXrqhOJKlzPzDvpfTS1tIIKwbyCIi5KiUgAqgwOAy4Uc5lvnOcwvREzs4dldP2NpwdIjjhPfSERlC1NrC+bKFhF9V09BQAJ6RBkiTEqAzVUvQnB76P8ACaRLaBGIwwzgxuw81bsqhdeAyCQBugI2dXqoAF6b0a682nmnVNnmHGzdgH3VCQFTmClSQZGIzpr/AGZZC3EoTzTakpCQmQE3V84q4PBTJUfB2kmpAw+LqZIBujA55eSlVOJ3jyUwIk3o5KLQ4kFcLcaBlRIJLcZEwOikDtqRaXPuDv0FealAWyQSEEggiQMCMiOsTTPWC1BNlfVnDasvomkAYeMOH6A85ofotxV2YkbBMYHI8AZEdXVi5t6hzoBnpNkfvD899dNqAIjAARHVs81MDtwkgFSU5jbezw2gb66s68IjfG6Jw8lY+byYBAMjyEGuwBMyI3fk0AdMjpq4J/irNIfBL+ifNW2FSpWByGOw55cKy3fBr+ifNSGRFYrzbrciLda/1h37xVelV15t1xHv+1/rDn2zSiICxVvciJ9wtI3OJ8qfwqowatrkOPudqHz2/KlXqqmMsLSB6I4+g0xIp/pIdEcfQaH7K8Dr/wBb6Hf03oMmtGtgVo1xnQczRPRvg9pobFEtGjo9td3Qfq/Q5up9BEuUzW5+wex+YDZ5znL19JV4FyIgiPDNDeT/AF5tNutKmng0EhtShcSQZCkjMqOEKNM+XT/o/wDvf+qgfI4ff6v9Ff2kGvcrY4DWmh75tH+u794qn+pI9/McVfdLobppUWm0f67v3iqfakr9/wBn+kr7pdHYyXJ6N0H8Cnt+0aytaC+AT2/aNboXBsP6FW21ALIuAxGOG0TuorUZ04+UG0FMXkplMiRIbkTEYSN9MTHRtYmLiZ4j1Uou3pQJUlKRvJA84qldAaXW3aHDbVFXuraHATAHOJeUpSBPgghCoGY7Kk+uLFlDtli8XF87cuuG6UizOyopmDiU4jHHOMCWBY6rV+jHf+FKWO0hZULoTAE5GZnq6vLUa1S0+LS1jN5MCVQC4g+AuAczBBGEKSsbKNaPX7q7HzPMaAFn7YEuXA2D0Qqcsyobvm+Ws9lH5MfWHqps+v3wofok+Ra/XTddvAXdwkfjjl1GgAgLSfkx9YeqssttC3nGS2BcbQuZBvc4pxMRGzmu291YsmbfeXcgXrgXnIgmN1d6OT77eO9lkdy3j/FQAaXEEwDApnZLZfSlXNgXgDmMJE7qeHI8KFaPeCWGjBMpSABn4I/GgAih2ZhIw6/wpK2Wzm21ruA3UlUTndExMdVJWe0GSbpO6AB51Y0jpchTTpBx5tUiZjondQAWYXeSFREgHvE1zbR7mv6J81c6OMtN/QT9kVu3mGln5p81AyMKY4V5u17RGkbWP06/PUxb5UbcQDds2In4Ne3/ALlP9TdUbPpb2TarXf51T5nmlXEYoQowCCc1HbVaUoq2TaKhq2eQpMi2cWT3hz1VKRyRaOGx48XfUBRHRGhbDom9cUW+eib6yqebmIwwjnPLUSaSLScnSQQ0mz0Rjt9dDeboza3kraC0G8lWIIyIoca8D8Qf5v0R6HTL5N/IglsxnXNylprK4bOmhAt0Q0ajoZ7fVTQ0R0aOieJ8wru/D3+b9Dm6pfIVhy7IgWPi75m6jnJAf+YRvaX/AAn0VKeXlHudkPznfKEeqopyQmNJI623Psz6K9/seaE9M6AtSrQ+pNnfUkvOEENLgguKIIMYgjGadap6BtLdsYWth1CApUqUhQAlChiSN5ArNM6/W5q0vtoWi6h1aEgtpJCUrKU47TA20Oe5R9IQTziMvkkeqqyOiKR6Q0F8Ant+0a3WaCPuCO3zmsqVwaD1RqI60u3RaVSBDRMkwBDeZ4VKbSuIqPaUBLhIAIIG3qquxLK8sGgvZFocUtLiApMzdQoJKHFtJR7ohXSCBj17ajidALFptCgpXNsLcabG1CTZ1KBBSAAOkOiBdGIq1U2RcyAAM4neZPnpYMK8VPeN0UqAhmptl5gsNQhC0GFQ6oqWCyFq6BAwK1TxGWFWDolfur37H2KZtWOFXubTe8bCd2cbqcaNZUlbilR0ymMZ8EXfVToDq0P++iP0AP8AuKHoNR7Tzrjbt4JKklImCnDBzHpETs76MPri1k/oE+RxXroTpezqdWpKdoETlnSaAfaHWVuJXzakAMhBvFGOShF1R2TnFGNHq98OdbSPIpfroGlhaTCQoi81BkQEoKL04+KDsotYXPd1R8mPIo0UAevYVHbA77k1elI5tIk4DwUkmd5y/wDtGw5QexJJaSkn/CCct6QMd+VMBZ+2FJMJUYAyjDFQHhKG7ZXNrtN5tYxHua8Dsw7t9cqsyUyEJAkpJgRMKnzV3aTKT9E+agAtodUsMn9Gj7IrvSXwLn0FeY011ccmysH9E39gU60n8C59BX2TSKPI7A6KeA81W/yMf3Z//X/9SKqJkdFPAearX5KHiiw2tYglLi1Ccuiyg49VdvUL5DGHJZBqF8olmWoMXUqVBXN1JMSERMcDUb/4n2r5Kz/Vc/qVyOU60/JWfuc/qV5ko5lR0YOOsOamuxPNAWcqsbKTKSE7RiIJ2U7Gi/n/ALv41XB5TbT8lZ+5z+pWjynWr5Kz/Vc/qVlPpsOe8lb9/wAlfFO206t2WG/YkIAK3Uo+lCe4k1y1Zm1zceSuM7pSqJymDh+FV/y1u85YbIsgSVgmMpU0SY6qacgUTbBv5n/21PwOBV5f7/0r4jE8lne1XzvJ+NK2azFAiZxnKKrIcptqj4Oz/Vc/qVNNStOrtjCnHUoSpLhQLgIEBKFY3lEz0j5KuHTYeG7jGmZvHlNU2Rblt0e66zZubbW4UuLkISVEApGd0YZVDuS/Rdoa0kypbDqE3XAVKbUkCW1RJIgSYHbVq686xOWJDSmkoUVqUDfCiIABEXVDrp/qzpJVpsjb7gSFLvSEghPRWpAgEk5JG3fXRexF70U3rVoa0G22kps76gXlkFLLikkFRMghMEY50Gd0FaiDFltJw+Qc/lorrrrTbWrfam27U+hCXVBKUuKAABwAAOArNRtZLW7pCzIctVoWhTkKSp1ZSoQcCCYIrXUdcCynpnQPwCO3zmsrvQ49yT2+c1lZoo50pe6N1JOeQndQp2zOKM3VD9mpJWVViojIsTm5X1a6Fjc8VXdUkrKLCiPJsrninuNdCzL8U9xo/WUWFEVtGjHVOXwPiXYIO8nZ2ViNGOgzAJ4K2f8A2pVWUWFEZTYnfFH73qrVl0e8HVLIF0pugAHfMnCpPWUWFAjm1+Ke40PstjtCQAQiAIwCpw69vdUnrKLCgCGHfFHcfVXD1kdUIgDsNSGsosKA2iLMtllpsgm4hCCYgG6kJnyUR0gi804BtQod4NOKykM8xo1C0iAB7EXl47X89WHqFq/aGLBa2nmi244VlCSpBm8ylAxSogYgjE1bF0bqy6N1azxpSVMlQSPOw1E0gR/dj/5Wf6lb/sBpD/L/AO6z/PXoi6N1ZdG6saJ00edhyf6Q/wAv/us/1K5XqBpD/L/7zP8AUr0XdG6sujdRQ9NFOco+q9qtdiszLDV9xtSSsX0JgBspOK1AHE7CaS5IdU7XYVWg2poN85zdyHELm5fveAoxF4Z76ue6Nwrd0bhRW1FnnZfJ7b5MMiJw91a/nqecnuhHrLZ3EPouKLpUBeSrolCEzKSRmk1Zt0bhWro3ChqyVGireULQL9rbaDCL5SslQvJTAIiZURPZRHUzRztnsbTLqbq037ybyVRecUoYpJGRBzqwro3CtXBuFLKOt7KK1h5OnH7U86GEqC1lQPOhMz1XhFNtH8nL7DiHWmkocQZQrnQqCMjBJB7RV/XBuFZcG4VDw/5f3OldRSrLH7DPQs8yi9njPGTNbp4BW61Rzn//2Q=="/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="975765" y="429861"/>
-            <a:ext cx="10515600" cy="1325563"/>
+            <a:off x="155575" y="-144463"/>
+            <a:ext cx="304800" cy="304801"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Čuvar mesta za sadržaj 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="35843" name="AutoShape 6" descr="data:image/jpeg;base64,/9j/4AAQSkZJRgABAQAAAQABAAD/2wCEAAkGBxQSEhUUExQVFBUXGB4aFxcYFxsXGBcYFxoeFxgcFRgYHyggGBolHBcYITEiJSkrLi4uGB8zODMsNygtLisBCgoKDg0OGxAQGywkHCQsLCwsLCwsLCwsLCwsLCwsLCwsLCwsLCwsLCwsLCwsLCwsLCwsLCwsLCwsLCwsLCwsLP/AABEIAMwA9wMBIgACEQEDEQH/xAAcAAABBAMBAAAAAAAAAAAAAAAFAwQGBwABAgj/xABQEAABAwEEBQYGDgcGBwEAAAABAgMRAAQSITEFBkFRcQcTImGBkTJSobHB0RQVIyQzQlNicpKys+HwY3SCosLS0xY0Q1RzoxclRIOTw/E1/8QAGQEAAwEBAQAAAAAAAAAAAAAAAAECAwQF/8QALREAAgIABQMCBAcBAAAAAAAAAAECEQMSEyExBEFRMvAUIoGRBSMzUmGx0UL/2gAMAwEAAhEDEQA/ALmXbQM8O+ufbAfmaHaR8IcPSabg1zyxWnRooJhj2xH5B9VZ7Yp/IPqqP2u3oQkkrSI68uIFaNtwm6ojqSv0ppash5ESH2yT+QfVWxpBP5B9VR1ek0JiUuCcugZwpNjTTa13ASM5Jwyo1ZeAyok/s8fkH1Vo6QG49xoQq0oAkrSB1qApH22Y+Wb7FpPmNLWkGRBpWkvmKPZ+NJq0mvY0e0ihqNItkwFinKHQciD20njyHkQ49snPkx9alE6TO1tQ4QabXq5NLXkGRD9OkU9Y7DXQtyd/kNDbtclNVrMWRBUW5OUilyuAScgJPZQEJ6Q4jz0cc8A8DWuHNy5JlGhsnSrZxBPcaw6VawF7E5YHZUF1h1lbszYUAXFLwQlPxjAzMYeEneccAYMCtD2u0O3n1upSUz7ndC0ISraAkBZSBON8zBMYRWpBaQ0ijee6t+2CN57qqxjWF5yWy4G1pOJDJSAL0JkKLhF5MGCEnGnz2nHEJUC+xeSJ+CcUogZyAtIJjcAJ2QDABYntijee6te2be891VrorWZa8VlC2wbqlpSptSCU3wXG15oIxvJOGBiJIMjTtnQ4Wy6L8TdAJw4xGw7aAJj7ZImMe6nDzwT4Rj89VR2zPJURBmDkc8488ijOk8hQAp7ORv8AIfVWjpBsYXhO6qy141vQ0TZ2lHngRfISvoAALA8BQUVApyBEKPAitCaZtDhBLnRL6Gj0w3cLja1IBQbNAkgG9GeyDgAXJ7NRv8hrS7e2ASVQAJJOAAGJJJyFQ5jR9oTOIPG0OJx4NspHbUX170fbi30XCpsqSOaQt1ZPS8JayAABgYw/a2AFrMaUaWJQtKwMCUm8Jicx1EHtpX2Wnf5DUF0dby1bX2VzdcUgoWVqWC5zSQUlThvSUoBAy6J7ZQFUAFWngrLZWU10bmqsoAY28Yjh6TTWKdW/whw9JpsDXDiepnRHgC6aehq0jJVyQeoJEeWaJlfQJ6qE6aRLikzAWyoHrIMjz05sbl6zIO9Cf3gPXR2A4t9qKiUoJzhShhjsCIzPXQp2zhDzSQY8KSDvGIEcCO+jjbYukgC8ASJO1QxJ9dAlzfbWSQCogQJMlJynsHbVREyQ2PR7QxCEcSnGeJrp0LMgFAAOBunDDjhQyzhW1xWePg4btn5inoMBfSJjZ0el0Ad2dSxijAcBIJBIgjCAQZGMDqzpVNqhwhUp6Kc8s1bRh3xTZu3IwVjlhwzGFIWrSYDqFJkpKFBXRJyIMxtGOylTAMMWm9IOY8o2EfnYaXoDbryQHmYITipIyKTmUjqz7DROwW0OJkZ7RtFKh2PKwVoGsCqLA7SJI40TtCZbUBmUnPEZHMbaGMnEcaLK8E8DXRgdzPEKM190aE2mzpACU3D4KYBVKio8SEjuz20L0rptxhwtsqu4IBxIwSCYmcMVbIO3Mkme6+2G+htaSoLQ43zYTF5SlLuwkbVCb2GwGq50zZpFptJIbWbQWUM3ZMCQbqgeiQExImelGw10mQQb0mkogzjjeSgBRnABWBIEXgIOQygU7WpsJJSfCGBBvEneR8YicJgZQnGaR0bqa+opQo82lTYWVKQHDKsOiErEAXk5wewYNtYtArsd0tv3nLq1KCUFBFwhSVGFEEwVdxAzoAYWHSqkPR8UqQFgYkm6oEknaOcM74zqVav26zjBxNnbglYW40hZcanILEXXUHA4GRBjbVfuJACAnExJukKmJJOGUQc9gp9YrUlbzbawoJKwFHC8kzdJIVIw3DEjCRMUAW/odoultwJZACplCFJkfFuFaEqAggzjOWGdTLSmQqPaBbWEpK3C5IGaEpxGRBABxzg441I9JZCkBT+u+iFF20vt/CJOIAkqSGWiY60+ENuB4gFZHG/a94LVdKnmyIJmbi43SZBJjrxFTPTVsuLtjiQVlDqW0NjErdUywQO8pHVBnAEGK6K0GVc8wLM85dKSkB1ltSQ0VtOAkrIR0nDgEnCAcpUwJ3qfrD7IaCHFS+hPSwi+mYDgB37evqIoTypaeUyyG0LuqWUERnCVKKhOyYT5ttBtK6LeYaXaUWZ6yloSlRtDKwE4BYISbygpPRwM4AwTiYmq0uWolxV5UFN5apUSbwF0AEBCYKp2mDlJpUBP9ZLWpVtes4UEB3mChyJKHhPNkQtN04Z45gRjUs1Y0mt5gF4JQ8lSkOpGAC0KgkCcimFDqUKrDTllcf0i4haky2kXlAEJPNtOPAJTeJCVBMRemJx2Gbizrs458PlwqCcFNDphxQA5woIxCllV4+Od5kAnmizirs9NbrWigJVG4emsoAZ2/wAIcPSaQApe3+EOHpNI1wYnqZ0R4I/rIspW2RuPcN/fXWiDNlaxxFxP1VBPopTWEQWlHYqOrGDj9Wh+grSkt3QpMhwwJxwcJy4Qar/kO4Usz0qKBKVXOOWEjfTK1iQiJABvJ33Ug49uJ7aVeaJAWmbyZKY2wpQInZIPeBTdh8uSoi913oEQQARkMSTO2hAP27GM42wnMdo6o74pRlkJU4YyIzx+KDtpJVvi6VIOABkSoCRGN0HfW2LchZN0pJJBIvbsBIIBGW7ZU7gOLFZwEJSoCQkA4bpFNLWgIdQYvApUOv4ue/KumLepbhAAAiMpgpUQZyzg4bBG+krS2oupvFKoT4sZqA2qO+hcgZik3myBvSSYO+UkT2+emqFFlQwN2cQDikHZO7ak5ZjCjTFy7inadg3mkVlOSU3dxz7kDPjlTTChwHZwS4SIknAwOO/A0/bTAj8+So6yxdWcMxlJBmcJu+adooxo1coEqJOZBIJE5YjMYHOk0CHzJxHGi/xTwNB2vCHEUYLYUkpMwQQYMHHDAjKt+n7kYhBNadL2dpCgp1sPIF9tJV0ucR00A3cQCUgGcweuoTrWOcS2hABCLTzgUUyEt2klKSrq54LkfOTVhtam6MQSOhtBlwTlBlXhE55naaap1B0TevGCet8752KE8c66TIavawWRtsc680lSAAE3wsmBAKCPCBwg9dQp7Stn5lTinb9pcWAkQYQFXmymVeFCFrnfids1b1msFib+DLKOtJbBwwzGJwpS0sWVwXVuIWncpaCO44UgKg1Z0aE2lotlsqQ0ULTN4OLupXAGNy82s5/GSsYAEU40lqsbO8XWW1uNklQSkDnGyUwRChKxuuqBxI2SbTYsVkQkJS4hKRkErQAOAGVK8zZ/lU/XTTsRDdSnXykpeCkhKhdCxdcAJkSMRdzgzsPBNgW/IcaYCz2b5VO/w07KePWtlWbqPrp9dIZV1usBU8spCihq12dInAqfLzSXHJjEhm6JGZfVuorq1oZ1u2Wl5YhK1PBM7lOpUkwNhCSR1RvqWO2Ozq/xwAFBcJWlIvBQXOGOJGPE0qGmPlhs/wAQbO2gCN6/2S/o60i6Fw0SlITPSQQtMdcpqDauaAQrRvOKYRz153pFtIdEPFI6RTeBEHCrfW2wRBeSQRBBWmCDmCNtJmzWYgjnUQZkXkQZznjQBWtv0MHbfbVm+glDfNLQsoIUpt1KhgclJA7+9Wwttc3Zr7loWSlsvJcffKUJuc4orQVXUJCkpBkQIAqw1WSzEk86mTgekjGJid+Zoc1qto1KrwTZgo5kJavEzOJiZmgA3og4q7Kyl7AwlIlCrwO2QRh1isoAG27wuwec0hTi3HpdnrpuK8/E9TOmPBpQmhASA66IHhA5b2xiPN2GjBoVaB7uT+jjjBkHyqHfSiNjBlfOFDE4YqX1iTCQevGeoddGF2BGwXeER2DIdlRzQZ90v73rvZBHpFS2KqezEhi1YAhQKQCIhUjZsIjaPSaWds6VZpBjEceo7KXIrlQqLYwRY5S6j5ySTj8YYK7+ieM0jpZ5znkhInoEmMSADjhxu04soI5tRMicDuHSz4k+QU0K/dVrUMemkbeiggCOvM1ouSTVktAwW5f5tMwqDF4nE4ZADAZZnOnytJNpULvgkHJJg4jq2Z0+0e3CSDsJntxPnppbm0txdSRjMpMQYzAggd2MmlabAQbtaC7ekkYfFO7hvFObObjyR4947sD0hIzBBB+sa5sIcN43oww6PVhM7OEUrZ2rryQpV4qQoj6UpCuvKPLQwDDRxHEUaRlQRnMcR56Noyrbp+5GIeYtZ0+/LVh/1L33q6HJQN1FNax78tf6w996qounSp8Xy/hjWtHCouXAUUkDExSzdiUpF8NqKcwQkmREggRJHCgyrdeIvJlIMlN6L24ExlUjsmt0NhtLCiuIEKBEjsmBFVTLjhKtxilYw6C8dvNrjvu1ilAHwV9cNrI7wIorYtc0JQhHNLMJSkmQMgBgNvko57bO/wCTtHe3/PS3K0IkN9kIG8fsKHorXsprIGTuCST5BUz9uXdtjtHYUK8yq5c00vbY7T9VH89GYNCJEbpJbShuVOKISk9AmBJMKAw68qeWvRVoabU4phF1IKlQ4CYGJ2bBjnspo5bnPZCLStBCy7daaX0OhBSAdoxWMYznfT/TuszsLsymmwtaSk3XL5F8XQMgL2OXWKY9KI25uRlXCmxXVltCVpkHP85V2qcqVHK1uNrorGTdUk5Y5xSoRFclHnpNFRdM9BcmpnR7RHjOferrKS5Knb2jGSBHSdw4PLFZVQ9KOyTthC359lIClrd4XYKSBrhxPUzojwYRTJ1sB1J3pUO6PWaezSa25IO0SB2x6qgojejGTikZhwkcQlCvXUmApJmyJTiBjJM8fww7KXApydiSOVCk3GiclEcAPSDSxTWwikMEvWBKRJUqBw9WVNkWVIQlX6SD1Sbih3po1am5QodR81Nzo/BQCzCjOzA4HdvE99UpE0K2QZzOKld04eSlXm7wIrkMqnwzwITHkANLIxApDG7TsYLBB3xge0ZcDXNoYS5CwoApM3gdm0T+cqdEUmtoTJAnfGNOwFrEomL2/PKROBjZNHW8qB2c4jiPPRxvKujp+5liHmjWoe/LX+sPfeqqEtip1rN/fbX+svfeqqBzXRE5MHuKnCrB1Z0UhNjLwEuONqlRxgYi6Nwwx391VyVzVo6omdHt/RWP31CiT2N6I/qfq228hFoU5fAPwcRChsWZxAwOyRHCp+MaqXVDT3sVwXvglwHBu3KHWPKJ6qticJGIIwrOV2OjkppN0YV2W8K0RSGVbp1NpNqBWkhwqHNx4MJIulJ3AxM5baP6T0ILLZQQb7nPNqW4c1G/lJyEn07azXHS4DzLCMwtCnCN14Qn0ngKL68/3NzqukcQtNNvgAHrbo02Z72Q2PcnDDgA8FR+NA2HzyNopAOTjmDUyszrdqs4mFocTCu6FcCDPaKgBsq7K8WHMQcW1eMn15yOo9VNMwxcO90EAa4crgSDWlY07OZF8ckX/wCUz9N779ysrfJH/wDls/Sd+/XWVS4OyPATtvhUkkUQesZUZx7q5Fg491ck8KTdnQpKhnFaKafeweNb9hcanRmPOhhFdBNPfYPHurfsQ/kUaMx54jO7WRTs2RX5BrXsdfig9/qpaUvAZ0Nrtbu0sUOD/D7jXMr+TVS05eB5kJhNZFKhDnyfea7DC/FHf+FCwpeBZkNHW5H524VhTT4WZW4eWsNjP5FVpSFnQxZ8IcR56Ot5UPFgxBk4Hduog2MK3wYuPJnNp8HmvWg+/bV+sO/eqqAqMSKsDTliXaNJ2lpLga91fVN2/N14iIkRnM0F0xqctjm/dgsOOpbm5dgrMA+EZ4VqjnwlRFwasPVrTbLFgRzjgSemAnNR6ajgkCTmMcqi+sWr6bIE3ngtaskBF3Daom8cOzGgJND3NjaUmBU/1B1gvJFmWekn4InanMp4jZ1cKr8Gu2XSlQUklKgZBGwjEGm1YF4XzQ7TOlBZ2lOK2ZDxlHIDtofYNaGlWcOrJTGCwElV1W3IHA5jqNQ7W7TYtLgCCeaR4OBF5RzJB7hPXvrJK2VVAV21KU4XFGVFV4nrme7dVo6342R/6E9xn0VUyxgatfWQzY3jvbJ7xVSXBJB9VdYTZV3VE80o9IZ3T4w9PVwqaaxaMFqZgEX09JtXXxGw4eQ7KqsmpJoS3rs4YdW84WlFSS3ioJCAQIBJ2xkBSmqdoaVndjtJUClYuuIwUDhSwcNNtY9INLcS+wpV+IWkpIkDI4iOrsHXSadJNmMSDwOfGKa33OaeHT2PRXJGqdFsGI6Tv3y6yueR8/8AKmPpO/fuVlWuDWPCJnWUy0je6N0kZzHZQa2W9xCovHIHPeSMhwqqCyTVlRM6WWFBJcEkSBexIG2N1dN6VWZhYMGD0tu7jRQWSqsqMHSLuwz2mto0k5dWSTKEzE54E+iigsk1ZUY9sXc/4j6q7RpBz8q/CigsklZUd9nub/3vwpO0aUdQkmCYHjfhRQWSasoMX1+Me+tB5Z+Me+igsNVlBVvOD4x76T9kueMe+igsPVlBWXXD8Y576NUhnnd83dMOnxnbUnucvVmvb9xlped19Co33ZMeSk9MEjTEYj31asd8z6qBa9aY550WdHgNq6R8ZeR+rJHGdwrNExWyIzpK3KfcU4syonLYBsSOoZfjSDDBWYETR+1IAaUAMkHuihmiI5zsPoqlwCnabRr2sX83vrj2vcHxfKKPxWUWZazBLVnUhDl7AFBwwPSER6aHtKhQJyBB7jNHrcfc1cDQaxNBawDkZ8xpo1hO1bD+tWsDVoaKEXpvBQCkgRgQYIJ31LtMmbE4d7BP7lQO1WFCUqITjB2qMd5qdNC/YUzjes6Z/wDHjUMuMlLgqeaNP/3WzfTc89M7LYL6Aq9EzhE7Y31u2oUhCBflKT0RAEE4k9dNq2hxmlaOhW05jiKaJtBpeyOXlgZY+bH0VYnwenOSAf8AKmPpO/fuVlb5IT/ypj6Tv366ykuCY8Il60TUe01ZipwgG70U4iMOkrKQRUkoNpZYSpSyFEJQPBSpZzOSUgk1VgyitIaYXZlqS8A4t9x0OKVmhCXLiAnbhMACMDStq082WlpC+nkE9G8cRgFDFSjMZyZGGypBpWyc7a2ymyWiC82td9hcLQ0HFJCyAUeG4mLxEBvHGnes2hHrQ2hCbK6llBQG03mAEJGKyQHCZwCRhhmcyKkQM1V1m50oClqQTKUpSpIbkEghUjojIjHeMOjNjsNG49JCjczGR6Jqv7ByfuWZTFoYu882iFJUshN/4yxEze2iesHYLJsJlDxOd2DxuU0wEF9FA6wAOJyrVlYKhKsRsnMjrGVKpRIBGYCY3XjHbuPDtri0IWp0NhcY3yYxupGPV4d0bcCcM6dgcPNtXg2U9JWIhMZfOGR7ZrhYvWZSjuVB3pBISeuUgGeunXtPgorWVqvhV4AJMJMhIgZRgd8mtWxu7ZFCLsNxB2QMqACRZrQaxp8UVnNU7AaLZmuPY9P7lZcpWFDezs4HjTyuUiuqRR5x5T0qs9q55s4i0vETmFLJOzMQFdeWdV4w7dVexJ3nrzJ3mrp141Letb7huvxzq1JKWypMFRygYyDnOygCeSpcSE2metGHX8WaxjNJbmjiRIokEHaCD24GkmLEhBlIM5ZzVjf8PTh7g/1wDj3isXyfGMGH+5XqozmGjLyQMVup+dRlH/pnhwSr1Vz/AGCV8g+P2VUtReGT8PLyiubYOgr6J81CNFiXU9v2TVp2jk6dJwQ/d2jmzMRsO+erbTGy8lryFhUPmDlzRxSUkd8nhVqaNI4TSaItaE9BX0T5qmOg0+82P9FPmil3eT96DCHjgcOaO7qp5oLQFrTZmkLYdSpKbpHNKORIzyO+plK0PDg48lWaK+CT2+c0jpkdEfS9BqfaK5OnktgONP3gVDBtWQUbpxTmRFZpDk6tBKS2h8XTJlkq2RhllOVPOrEsJ5rKrApayvXFBUTn5oqyHNRbf8VDh42ZQ8oNIOah6RII5tUGR8A4PQaNT37Ru4R8+/uW/wAjDl7RFnVlKnT/AL7lbp3yW6KXZdGssOAhaC5IKSk9J1ahgcRgRWq0RjVbEsphabMnnL9+6boESIgSRgeJp/Q61p6Z4D00wEy0n5XyprXscT8NhGXRqL2rSbnNJdbVtvGUoV0ecIgCB8UYmcI66I+2kArKpSBJTdE7Mrl47ThwosQZ9jJP+IP3a3ZbChIcAXN/wiSDGEcBh5qbWK2tugxEgwRhIOziCCCDtBpVoQHgPF/hJ9NAHVnswSI50GMpCZA3TSqWxPwie5NCtJW9LaUpSklxbalIAuT0QMemQMCtNMrVaw2oy+fBSQmG73SXdOF0zAOwbKAJJzY+UHkptpSwJdbUgvXARiRdyGOPVQe8Uh9RWtRQ4Ugk7AwlwAJRCSZ+bt20U0wkGzu4Cbitg3UAGC4BmQOJrXPJ8Yd4pq6iXTh8QfaNIsrCiCEmDlkJwnf54oGEedT4w7xWueT4w7xTVRSDiLvEemu+bG4d1ADlLgJIBBIgkTiAcvMe6tPOBKSo5ASeymdibh1Z3oR51n00vpH4Jz6J81ADQ6bb3K7h665On2vndw9dRxVebdbB7+tf6w794qpTbEetVafaHjeT11tOnWjleMcPXXjOrh5GGwux2lBwCnCDHzmwKYF1K1gZG0/u+uk/7TMeN5U/zVUauSqyJzfdH/iH8FdI5M7Hl7Id72v5KblhrmQfN2RbCtabMM1gftI/mrg63WX5RP10fzVVX/DKx/5h76zP9OtHkzsf+Yf+s1/TpZ8L96Cp+C1f7YWX5RP10fzVh1wsnyqfrt/zVVQ5NLH/AJh767X9Ou08l1kOT1oP7TX9OmpYb4kDzLsWmNbrL8qj67f81Ks6z2dZhCws5wlSVGN8BWVVWnkqsvy1p72v6VE9XNSmLE6XW1uqUUFELKCIUUqPgoSZlA202lXIrZPXNbbKmQXEgjMFaARxlWFYzrdZVm6hxKlHJKVoUTGJgBUnCvOemk++H/8AWc+8VT/UUe/2OK/ul1G4lM9KWS0BxIUmYM554GPRWU10D8Ant+0ayqRYQofaj7oeA9NEKF250BzExIHkn10ARFrR8O+xkrKQkFQVdBBSVXrqhOJKlzPzDvpfTS1tIIKwbyCIi5KiUgAqgwOAy4Uc5lvnOcwvREzs4dldP2NpwdIjjhPfSERlC1NrC+bKFhF9V09BQAJ6RBkiTEqAzVUvQnB76P8ACaRLaBGIwwzgxuw81bsqhdeAyCQBugI2dXqoAF6b0a682nmnVNnmHGzdgH3VCQFTmClSQZGIzpr/AGZZC3EoTzTakpCQmQE3V84q4PBTJUfB2kmpAw+LqZIBujA55eSlVOJ3jyUwIk3o5KLQ4kFcLcaBlRIJLcZEwOikDtqRaXPuDv0FealAWyQSEEggiQMCMiOsTTPWC1BNlfVnDasvomkAYeMOH6A85ofotxV2YkbBMYHI8AZEdXVi5t6hzoBnpNkfvD899dNqAIjAARHVs81MDtwkgFSU5jbezw2gb66s68IjfG6Jw8lY+byYBAMjyEGuwBMyI3fk0AdMjpq4J/irNIfBL+ifNW2FSpWByGOw55cKy3fBr+ifNSGRFYrzbrciLda/1h37xVelV15t1xHv+1/rDn2zSiICxVvciJ9wtI3OJ8qfwqowatrkOPudqHz2/KlXqqmMsLSB6I4+g0xIp/pIdEcfQaH7K8Dr/wBb6Hf03oMmtGtgVo1xnQczRPRvg9pobFEtGjo9td3Qfq/Q5up9BEuUzW5+wex+YDZ5znL19JV4FyIgiPDNDeT/AF5tNutKmng0EhtShcSQZCkjMqOEKNM+XT/o/wDvf+qgfI4ff6v9Ff2kGvcrY4DWmh75tH+u794qn+pI9/McVfdLobppUWm0f67v3iqfakr9/wBn+kr7pdHYyXJ6N0H8Cnt+0aytaC+AT2/aNboXBsP6FW21ALIuAxGOG0TuorUZ04+UG0FMXkplMiRIbkTEYSN9MTHRtYmLiZ4j1Uou3pQJUlKRvJA84qldAaXW3aHDbVFXuraHATAHOJeUpSBPgghCoGY7Kk+uLFlDtli8XF87cuuG6UizOyopmDiU4jHHOMCWBY6rV+jHf+FKWO0hZULoTAE5GZnq6vLUa1S0+LS1jN5MCVQC4g+AuAczBBGEKSsbKNaPX7q7HzPMaAFn7YEuXA2D0Qqcsyobvm+Ws9lH5MfWHqps+v3wofok+Ra/XTddvAXdwkfjjl1GgAgLSfkx9YeqssttC3nGS2BcbQuZBvc4pxMRGzmu291YsmbfeXcgXrgXnIgmN1d6OT77eO9lkdy3j/FQAaXEEwDApnZLZfSlXNgXgDmMJE7qeHI8KFaPeCWGjBMpSABn4I/GgAih2ZhIw6/wpK2Wzm21ruA3UlUTndExMdVJWe0GSbpO6AB51Y0jpchTTpBx5tUiZjondQAWYXeSFREgHvE1zbR7mv6J81c6OMtN/QT9kVu3mGln5p81AyMKY4V5u17RGkbWP06/PUxb5UbcQDds2In4Ne3/ALlP9TdUbPpb2TarXf51T5nmlXEYoQowCCc1HbVaUoq2TaKhq2eQpMi2cWT3hz1VKRyRaOGx48XfUBRHRGhbDom9cUW+eib6yqebmIwwjnPLUSaSLScnSQQ0mz0Rjt9dDeboza3kraC0G8lWIIyIoca8D8Qf5v0R6HTL5N/IglsxnXNylprK4bOmhAt0Q0ajoZ7fVTQ0R0aOieJ8wru/D3+b9Dm6pfIVhy7IgWPi75m6jnJAf+YRvaX/AAn0VKeXlHudkPznfKEeqopyQmNJI623Psz6K9/seaE9M6AtSrQ+pNnfUkvOEENLgguKIIMYgjGadap6BtLdsYWth1CApUqUhQAlChiSN5ArNM6/W5q0vtoWi6h1aEgtpJCUrKU47TA20Oe5R9IQTziMvkkeqqyOiKR6Q0F8Ant+0a3WaCPuCO3zmsqVwaD1RqI60u3RaVSBDRMkwBDeZ4VKbSuIqPaUBLhIAIIG3qquxLK8sGgvZFocUtLiApMzdQoJKHFtJR7ohXSCBj17ajidALFptCgpXNsLcabG1CTZ1KBBSAAOkOiBdGIq1U2RcyAAM4neZPnpYMK8VPeN0UqAhmptl5gsNQhC0GFQ6oqWCyFq6BAwK1TxGWFWDolfur37H2KZtWOFXubTe8bCd2cbqcaNZUlbilR0ymMZ8EXfVToDq0P++iP0AP8AuKHoNR7Tzrjbt4JKklImCnDBzHpETs76MPri1k/oE+RxXroTpezqdWpKdoETlnSaAfaHWVuJXzakAMhBvFGOShF1R2TnFGNHq98OdbSPIpfroGlhaTCQoi81BkQEoKL04+KDsotYXPd1R8mPIo0UAevYVHbA77k1elI5tIk4DwUkmd5y/wDtGw5QexJJaSkn/CCct6QMd+VMBZ+2FJMJUYAyjDFQHhKG7ZXNrtN5tYxHua8Dsw7t9cqsyUyEJAkpJgRMKnzV3aTKT9E+agAtodUsMn9Gj7IrvSXwLn0FeY011ccmysH9E39gU60n8C59BX2TSKPI7A6KeA81W/yMf3Z//X/9SKqJkdFPAearX5KHiiw2tYglLi1Ccuiyg49VdvUL5DGHJZBqF8olmWoMXUqVBXN1JMSERMcDUb/4n2r5Kz/Vc/qVyOU60/JWfuc/qV5ko5lR0YOOsOamuxPNAWcqsbKTKSE7RiIJ2U7Gi/n/ALv41XB5TbT8lZ+5z+pWjynWr5Kz/Vc/qVlPpsOe8lb9/wAlfFO206t2WG/YkIAK3Uo+lCe4k1y1Zm1zceSuM7pSqJymDh+FV/y1u85YbIsgSVgmMpU0SY6qacgUTbBv5n/21PwOBV5f7/0r4jE8lne1XzvJ+NK2azFAiZxnKKrIcptqj4Oz/Vc/qVNNStOrtjCnHUoSpLhQLgIEBKFY3lEz0j5KuHTYeG7jGmZvHlNU2Rblt0e66zZubbW4UuLkISVEApGd0YZVDuS/Rdoa0kypbDqE3XAVKbUkCW1RJIgSYHbVq686xOWJDSmkoUVqUDfCiIABEXVDrp/qzpJVpsjb7gSFLvSEghPRWpAgEk5JG3fXRexF70U3rVoa0G22kps76gXlkFLLikkFRMghMEY50Gd0FaiDFltJw+Qc/lorrrrTbWrfam27U+hCXVBKUuKAABwAAOArNRtZLW7pCzIctVoWhTkKSp1ZSoQcCCYIrXUdcCynpnQPwCO3zmsrvQ49yT2+c1lZoo50pe6N1JOeQndQp2zOKM3VD9mpJWVViojIsTm5X1a6Fjc8VXdUkrKLCiPJsrninuNdCzL8U9xo/WUWFEVtGjHVOXwPiXYIO8nZ2ViNGOgzAJ4K2f8A2pVWUWFEZTYnfFH73qrVl0e8HVLIF0pugAHfMnCpPWUWFAjm1+Ke40PstjtCQAQiAIwCpw69vdUnrKLCgCGHfFHcfVXD1kdUIgDsNSGsosKA2iLMtllpsgm4hCCYgG6kJnyUR0gi804BtQod4NOKykM8xo1C0iAB7EXl47X89WHqFq/aGLBa2nmi244VlCSpBm8ylAxSogYgjE1bF0bqy6N1azxpSVMlQSPOw1E0gR/dj/5Wf6lb/sBpD/L/AO6z/PXoi6N1ZdG6saJ00edhyf6Q/wAv/us/1K5XqBpD/L/7zP8AUr0XdG6sujdRQ9NFOco+q9qtdiszLDV9xtSSsX0JgBspOK1AHE7CaS5IdU7XYVWg2poN85zdyHELm5fveAoxF4Z76ue6Nwrd0bhRW1FnnZfJ7b5MMiJw91a/nqecnuhHrLZ3EPouKLpUBeSrolCEzKSRmk1Zt0bhWro3ChqyVGireULQL9rbaDCL5SslQvJTAIiZURPZRHUzRztnsbTLqbq037ybyVRecUoYpJGRBzqwro3CtXBuFLKOt7KK1h5OnH7U86GEqC1lQPOhMz1XhFNtH8nL7DiHWmkocQZQrnQqCMjBJB7RV/XBuFZcG4VDw/5f3OldRSrLH7DPQs8yi9njPGTNbp4BW61Rzn//2Q=="/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="155575" y="-144463"/>
+            <a:ext cx="304800" cy="304801"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...253 lines deleted...]
-            <a:endParaRPr lang="sr-Latn-RS" sz="1600" i="1" dirty="0"/>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="35844" name="Picture 8" descr="http://www.utdallas.edu/~melacy/pages/2D_Design/_Fall2013/Abstraction/TheoVanDoesburg_cowstudy.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="533400" y="152400"/>
+            <a:ext cx="7924800" cy="6565900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="88066" name="Picture 2" descr="Theo van Doesburg [1883-1931] ; László Moholy-Nagy [1895-1946] ; Albert Langen Verlag"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="457200" y="1066800"/>
+            <a:ext cx="3714750" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Naslov 1">
-[...11 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="3" name="Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
-[...27 lines deleted...]
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4343400" y="4648200"/>
+            <a:ext cx="4572000" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Latn-RS" sz="1400" dirty="0"/>
-[...97 lines deleted...]
-              <a:rPr lang="sr-Latn-RS" sz="1400" i="1" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Theo van </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Doesburg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> [1883-1931] ; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>László</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Moholy-Nagy [1895-1946] ; Albert </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Langen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sr-Latn-RS" sz="1400" dirty="0"/>
-[...106 lines deleted...]
-            <a:endParaRPr lang="sr-Latn-RS" sz="1400" i="1" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Verlag</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Grundbegriffe</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>der</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>neuen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>gestaltenden</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Kunst</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Principi neoplastičke umetnosti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-CS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> ), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1925</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="36866" name="Picture 2" descr="Theo van Doesburg Rhythm of a Russian Dance 1918"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5638800" y="152400"/>
+            <a:ext cx="2990850" cy="6402388"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Naslov 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="36867" name="Rectangle 2"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
-[...27 lines deleted...]
-        <p:spPr/>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="762000" y="152400"/>
+            <a:ext cx="4572000" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="62500" lnSpcReduction="20000"/>
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...119 lines deleted...]
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Teo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>van </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>D</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>u</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>sburg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ritam ruskog plesa</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1918</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>135.9 x 61.6 cm</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, MoMA</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>2926</Words>
+  <Words>1033</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Widescreen</PresentationFormat>
-[...1 lines deleted...]
-  <Slides>10</Slides>
+  <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
+  <Paragraphs>83</Paragraphs>
+  <Slides>34</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
-[...5 lines deleted...]
-      </vt:variant>
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>34</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="14" baseType="lpstr">
-[...13 lines deleted...]
-      <vt:lpstr>Parafrazirani delovi knjige Slobodna volja koji se odnose na Aristotela</vt:lpstr>
+    <vt:vector size="35" baseType="lpstr">
+      <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>de stijl i neoplasticizam_nastavak</vt:lpstr>
+      <vt:lpstr>Slide 2</vt:lpstr>
+      <vt:lpstr>Slide 3</vt:lpstr>
+      <vt:lpstr>Slide 4</vt:lpstr>
+      <vt:lpstr>Slide 5</vt:lpstr>
+      <vt:lpstr>Slide 6</vt:lpstr>
+      <vt:lpstr>Slide 7</vt:lpstr>
+      <vt:lpstr>Slide 8</vt:lpstr>
+      <vt:lpstr>Slide 9</vt:lpstr>
+      <vt:lpstr>Slide 10</vt:lpstr>
+      <vt:lpstr>Slide 11</vt:lpstr>
+      <vt:lpstr>Slide 12</vt:lpstr>
+      <vt:lpstr>Slide 13</vt:lpstr>
+      <vt:lpstr>Slide 14</vt:lpstr>
+      <vt:lpstr>Slide 15</vt:lpstr>
+      <vt:lpstr>Slide 16</vt:lpstr>
+      <vt:lpstr>Slide 17</vt:lpstr>
+      <vt:lpstr>Slide 18</vt:lpstr>
+      <vt:lpstr>Slide 19</vt:lpstr>
+      <vt:lpstr>Slide 20</vt:lpstr>
+      <vt:lpstr>Slide 21</vt:lpstr>
+      <vt:lpstr>Slide 22</vt:lpstr>
+      <vt:lpstr>Slide 23</vt:lpstr>
+      <vt:lpstr>Slide 24</vt:lpstr>
+      <vt:lpstr>Slide 25</vt:lpstr>
+      <vt:lpstr>Slide 26</vt:lpstr>
+      <vt:lpstr>Slide 27</vt:lpstr>
+      <vt:lpstr>Slide 28</vt:lpstr>
+      <vt:lpstr>Slide 29</vt:lpstr>
+      <vt:lpstr>Slide 30</vt:lpstr>
+      <vt:lpstr>Slide 31</vt:lpstr>
+      <vt:lpstr>Slide 32</vt:lpstr>
+      <vt:lpstr>Slide 33</vt:lpstr>
+      <vt:lpstr>Slide 34</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>ARISTOTEL: NIKOMAHOVA ETIKA knjige I i II</dc:title>
-  <dc:creator>Nenad</dc:creator>
+  <dc:title>de stijl i neoplasticizam_nastavak</dc:title>
+  <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>