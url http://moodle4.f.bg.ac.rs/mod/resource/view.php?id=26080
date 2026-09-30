--- v0 (2025-12-03)
+++ v1 (2026-09-30)
@@ -18,119 +18,239 @@
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
-  <p:notesMasterIdLst>
-[...1 lines deleted...]
-  </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
-    <p:sldId id="259" r:id="rId5"/>
-[...5 lines deleted...]
-    <p:sldId id="265" r:id="rId11"/>
+    <p:sldId id="260" r:id="rId5"/>
+    <p:sldId id="265" r:id="rId6"/>
+    <p:sldId id="259" r:id="rId7"/>
+    <p:sldId id="261" r:id="rId8"/>
+    <p:sldId id="264" r:id="rId9"/>
+    <p:sldId id="262" r:id="rId10"/>
+    <p:sldId id="268" r:id="rId11"/>
     <p:sldId id="266" r:id="rId12"/>
-    <p:sldId id="288" r:id="rId13"/>
-[...20 lines deleted...]
-    <p:sldId id="290" r:id="rId34"/>
+    <p:sldId id="269" r:id="rId13"/>
+    <p:sldId id="270" r:id="rId14"/>
+    <p:sldId id="271" r:id="rId15"/>
+    <p:sldId id="272" r:id="rId16"/>
+    <p:sldId id="273" r:id="rId17"/>
+    <p:sldId id="279" r:id="rId18"/>
+    <p:sldId id="274" r:id="rId19"/>
+    <p:sldId id="275" r:id="rId20"/>
+    <p:sldId id="276" r:id="rId21"/>
+    <p:sldId id="277" r:id="rId22"/>
+    <p:sldId id="278" r:id="rId23"/>
+    <p:sldId id="280" r:id="rId24"/>
+    <p:sldId id="281" r:id="rId25"/>
+    <p:sldId id="282" r:id="rId26"/>
+    <p:sldId id="283" r:id="rId27"/>
+    <p:sldId id="284" r:id="rId28"/>
+    <p:sldId id="285" r:id="rId29"/>
+    <p:sldId id="286" r:id="rId30"/>
+    <p:sldId id="287" r:id="rId31"/>
+    <p:sldId id="288" r:id="rId32"/>
+    <p:sldId id="293" r:id="rId33"/>
+    <p:sldId id="289" r:id="rId34"/>
+    <p:sldId id="290" r:id="rId35"/>
+    <p:sldId id="291" r:id="rId36"/>
+    <p:sldId id="292" r:id="rId37"/>
+    <p:sldId id="294" r:id="rId38"/>
+    <p:sldId id="295" r:id="rId39"/>
+    <p:sldId id="300" r:id="rId40"/>
+    <p:sldId id="296" r:id="rId41"/>
+    <p:sldId id="298" r:id="rId42"/>
+    <p:sldId id="301" r:id="rId43"/>
+    <p:sldId id="302" r:id="rId44"/>
+    <p:sldId id="299" r:id="rId45"/>
+    <p:sldId id="303" r:id="rId46"/>
+    <p:sldId id="304" r:id="rId47"/>
+    <p:sldId id="325" r:id="rId48"/>
+    <p:sldId id="326" r:id="rId49"/>
+    <p:sldId id="297" r:id="rId50"/>
+    <p:sldId id="305" r:id="rId51"/>
+    <p:sldId id="306" r:id="rId52"/>
+    <p:sldId id="311" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="312" r:id="rId58"/>
+    <p:sldId id="313" r:id="rId59"/>
+    <p:sldId id="321" r:id="rId60"/>
+    <p:sldId id="322" r:id="rId61"/>
+    <p:sldId id="314" r:id="rId62"/>
+    <p:sldId id="315" r:id="rId63"/>
+    <p:sldId id="316" r:id="rId64"/>
+    <p:sldId id="317" r:id="rId65"/>
+    <p:sldId id="318" r:id="rId66"/>
+    <p:sldId id="319" r:id="rId67"/>
+    <p:sldId id="320" r:id="rId68"/>
+    <p:sldId id="324" r:id="rId69"/>
+    <p:sldId id="327" r:id="rId70"/>
+    <p:sldId id="329" r:id="rId71"/>
+    <p:sldId id="330" r:id="rId72"/>
+    <p:sldId id="328" r:id="rId73"/>
+    <p:sldId id="331" r:id="rId74"/>
+    <p:sldId id="332" r:id="rId75"/>
+    <p:sldId id="333" r:id="rId76"/>
+    <p:sldId id="334" r:id="rId77"/>
+    <p:sldId id="335" r:id="rId78"/>
+    <p:sldId id="336" r:id="rId79"/>
+    <p:sldId id="337" r:id="rId80"/>
+    <p:sldId id="338" r:id="rId81"/>
+    <p:sldId id="339" r:id="rId82"/>
+    <p:sldId id="340" r:id="rId83"/>
+    <p:sldId id="351" r:id="rId84"/>
+    <p:sldId id="352" r:id="rId85"/>
+    <p:sldId id="356" r:id="rId86"/>
+    <p:sldId id="358" r:id="rId87"/>
+    <p:sldId id="341" r:id="rId88"/>
+    <p:sldId id="342" r:id="rId89"/>
+    <p:sldId id="343" r:id="rId90"/>
+    <p:sldId id="345" r:id="rId91"/>
+    <p:sldId id="346" r:id="rId92"/>
+    <p:sldId id="348" r:id="rId93"/>
+    <p:sldId id="349" r:id="rId94"/>
+    <p:sldId id="350" r:id="rId95"/>
+    <p:sldId id="353" r:id="rId96"/>
+    <p:sldId id="354" r:id="rId97"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -225,524 +345,83 @@
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
-    <p:restoredLeft sz="15856" autoAdjust="0"/>
+    <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr>
         <p:scale>
           <a:sx n="90" d="100"/>
           <a:sy n="90" d="100"/>
         </p:scale>
-        <p:origin x="-1224" y="187"/>
+        <p:origin x="-1234" y="187"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
-[...440 lines deleted...]
-</p:notes>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -924,94 +603,94 @@
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B2B6857-71E1-4928-98E2-7694FF6332F6}" type="datetimeFigureOut">
+            <a:fld id="{CA6A28EC-2C6F-457F-AC57-C95DBCF9599F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/29/2020</a:t>
+              <a:t>5/13/2020</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{12B42C1A-B1B3-4083-94EE-AF019D2C85C4}" type="slidenum">
+            <a:fld id="{6AE40185-0F68-40DC-8AB3-56AC3B60B534}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -1091,94 +770,94 @@
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B2B6857-71E1-4928-98E2-7694FF6332F6}" type="datetimeFigureOut">
+            <a:fld id="{CA6A28EC-2C6F-457F-AC57-C95DBCF9599F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/29/2020</a:t>
+              <a:t>5/13/2020</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{12B42C1A-B1B3-4083-94EE-AF019D2C85C4}" type="slidenum">
+            <a:fld id="{6AE40185-0F68-40DC-8AB3-56AC3B60B534}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -1268,94 +947,94 @@
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B2B6857-71E1-4928-98E2-7694FF6332F6}" type="datetimeFigureOut">
+            <a:fld id="{CA6A28EC-2C6F-457F-AC57-C95DBCF9599F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/29/2020</a:t>
+              <a:t>5/13/2020</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{12B42C1A-B1B3-4083-94EE-AF019D2C85C4}" type="slidenum">
+            <a:fld id="{6AE40185-0F68-40DC-8AB3-56AC3B60B534}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -1435,94 +1114,94 @@
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B2B6857-71E1-4928-98E2-7694FF6332F6}" type="datetimeFigureOut">
+            <a:fld id="{CA6A28EC-2C6F-457F-AC57-C95DBCF9599F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/29/2020</a:t>
+              <a:t>5/13/2020</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{12B42C1A-B1B3-4083-94EE-AF019D2C85C4}" type="slidenum">
+            <a:fld id="{6AE40185-0F68-40DC-8AB3-56AC3B60B534}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -1678,94 +1357,94 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B2B6857-71E1-4928-98E2-7694FF6332F6}" type="datetimeFigureOut">
+            <a:fld id="{CA6A28EC-2C6F-457F-AC57-C95DBCF9599F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/29/2020</a:t>
+              <a:t>5/13/2020</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{12B42C1A-B1B3-4083-94EE-AF019D2C85C4}" type="slidenum">
+            <a:fld id="{6AE40185-0F68-40DC-8AB3-56AC3B60B534}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -1963,94 +1642,94 @@
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B2B6857-71E1-4928-98E2-7694FF6332F6}" type="datetimeFigureOut">
+            <a:fld id="{CA6A28EC-2C6F-457F-AC57-C95DBCF9599F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/29/2020</a:t>
+              <a:t>5/13/2020</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{12B42C1A-B1B3-4083-94EE-AF019D2C85C4}" type="slidenum">
+            <a:fld id="{6AE40185-0F68-40DC-8AB3-56AC3B60B534}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2382,94 +2061,94 @@
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B2B6857-71E1-4928-98E2-7694FF6332F6}" type="datetimeFigureOut">
+            <a:fld id="{CA6A28EC-2C6F-457F-AC57-C95DBCF9599F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/29/2020</a:t>
+              <a:t>5/13/2020</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{12B42C1A-B1B3-4083-94EE-AF019D2C85C4}" type="slidenum">
+            <a:fld id="{6AE40185-0F68-40DC-8AB3-56AC3B60B534}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2497,186 +2176,186 @@
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B2B6857-71E1-4928-98E2-7694FF6332F6}" type="datetimeFigureOut">
+            <a:fld id="{CA6A28EC-2C6F-457F-AC57-C95DBCF9599F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/29/2020</a:t>
+              <a:t>5/13/2020</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{12B42C1A-B1B3-4083-94EE-AF019D2C85C4}" type="slidenum">
+            <a:fld id="{6AE40185-0F68-40DC-8AB3-56AC3B60B534}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B2B6857-71E1-4928-98E2-7694FF6332F6}" type="datetimeFigureOut">
+            <a:fld id="{CA6A28EC-2C6F-457F-AC57-C95DBCF9599F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/29/2020</a:t>
+              <a:t>5/13/2020</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{12B42C1A-B1B3-4083-94EE-AF019D2C85C4}" type="slidenum">
+            <a:fld id="{6AE40185-0F68-40DC-8AB3-56AC3B60B534}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2863,94 +2542,94 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B2B6857-71E1-4928-98E2-7694FF6332F6}" type="datetimeFigureOut">
+            <a:fld id="{CA6A28EC-2C6F-457F-AC57-C95DBCF9599F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/29/2020</a:t>
+              <a:t>5/13/2020</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{12B42C1A-B1B3-4083-94EE-AF019D2C85C4}" type="slidenum">
+            <a:fld id="{6AE40185-0F68-40DC-8AB3-56AC3B60B534}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3113,94 +2792,94 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B2B6857-71E1-4928-98E2-7694FF6332F6}" type="datetimeFigureOut">
+            <a:fld id="{CA6A28EC-2C6F-457F-AC57-C95DBCF9599F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/29/2020</a:t>
+              <a:t>5/13/2020</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{12B42C1A-B1B3-4083-94EE-AF019D2C85C4}" type="slidenum">
+            <a:fld id="{6AE40185-0F68-40DC-8AB3-56AC3B60B534}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
@@ -3333,54 +3012,54 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{5B2B6857-71E1-4928-98E2-7694FF6332F6}" type="datetimeFigureOut">
+            <a:fld id="{CA6A28EC-2C6F-457F-AC57-C95DBCF9599F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/29/2020</a:t>
+              <a:t>5/13/2020</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3412,51 +3091,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6553200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{12B42C1A-B1B3-4083-94EE-AF019D2C85C4}" type="slidenum">
+            <a:fld id="{6AE40185-0F68-40DC-8AB3-56AC3B60B534}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
@@ -3695,2762 +3374,3049 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
-</file>
-[...14 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide88.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide89.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide90.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide91.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide93.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide94.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide96.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Rectangle 3"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1219200" y="2133600"/>
-[...4 lines deleted...]
-          </a:prstGeom>
+            <a:off x="152400" y="2362200"/>
+            <a:ext cx="8763000" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" sz="2400" b="1" dirty="0" smtClean="0">
-[...25 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0">
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>АРХИТЕКТУРА СРЕДЊОВЕКОВНЕ СРБИЈЕ – МОРАВСКА СРБИЈА ДЕСПОТА СТЕФАНА ЛАЗАРЕВИЋА (2.ЧАС)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4098" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\039ljubsteivukzapzidpriprate.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="6704946" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6705600" y="2209800"/>
+            <a:ext cx="2438400" cy="2554545"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ЉУБОСТИЊА, СПОЉНА ПРИПРАТА, ПРЕДСТАВЕ ВУКА И ДЕСПОТА СТЕФАНА ЛАЗАРЕВИЋА</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="-5417"/>
+            <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6863417"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
                 <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>У НОВИЈОЈ ИСТОРИОГРАФИЈИ ТРАДИЦИОНАЛНИ ПРИСТУП БОГОРОДИЧИНОЈ ЦРКВИ, ДОПУЊЕН ЈЕ ФЕНОМЕНОЛОШКИМ ТУМАЧЕЊИМА КОЈА ПРОИЗИЛАЗЕ ИЗ ЊЕНИХ САЧУВАНИХ ПРВОБИТНИХ СВОЈСТАВА. ПОСВЕТА ЦРКВЕ </a:t>
+              <a:t>У ЛИТЕРАРНОМ АЛИ И У МАТЕРЈАЛНОМ ПОГЛЕДУ, ОСЛАЊАЊЕ НА АРХЕТИПСКЕ ОБРАСЦЕ У ОПИСУ ОНОВРЕМЕНЕ СТВАРНОСТИ ДВОРА ЈЕДНАКО ЈЕ НЕПОСРЕДНО ОДЈЕКНУЛО У НАЧИНУ НА КОЈИ ЈЕ ХАГИОГРАФ ПРИКАЗАО НОВУ СРПСКУ ПРЕСТОНИЦУ. АНАЛОГНО “КОНСТАНТИНОВСКОЈ” ЦРТИ У РОДОСЛОВУ И НА ЉУБОСТИЊСКОЈ СЛИЦИ, ПО УНИВЕРЗАЛНОМ ТОПОСУ “ПРЕНОШЕЊА СВЕТОСТИ” И БОГОИЗАБРАНОСТИ ПРИМЕЊИВАНОМ ЈОШ ОД СТАРОЗАВЕТНИХ И АНТИЧКИХ ВРЕМЕНА, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
                 <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>ИКОНИ </a:t>
+              <a:t>БЕОГРАД ЈЕ У </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" i="1" u="sng" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
                 <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>БОГОРОДИЦЕ ЕВЕРГЕТИДЕ (ПУТЕВОДИТЕЉИЦЕ) </a:t>
+              <a:t>ЖИТИЈУ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
                 <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>ТУМАЧИ СЕ КАО ОДЈЕК ДОГМЕ О ИНКАРНАЦИЈИ</a:t>
-[...8 lines deleted...]
-              <a:t>, ЛОГИЧНО ВЕЗАНОЈ ЗА ЗНАЧЕЊЕ ЧАСНОГ КРСТА </a:t>
+              <a:t> , КАО СТАН ИДЕАЛНОГ ВЛАДАРА ПОДОБНОГ МОЈСИЈУ, ДАВИДУ И СОЛОМОНУ, НАЗВАН “СЕДМОВРХИМ ГРАДОМ” ОДНОСНО ДОСЛОВНО ПОИСТОВЕЋЕН СА ЈЕРУСАЛИМОМ КАО АПСОЛУТНИМ ВРХУНЦЕМ-ЦЕНТРОМ ОСВЕЋЕНОГ ПРОСТОРА СРБИЈЕ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. КОМПАРАЦИЈА ЈЕ ОСТВАРЕНА НА ВИШЕ НИВОА, КОЈИМА СЕ ОБРАЗУЈЕ СЛИКА БЕОГРАДСКЕ-ЈЕРУСАЛИМСКЕ САКРАЛНЕ ТОПОГРАФИЈЕ. УСЛОВНО ГОВОРЕЋИ, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
                 <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>И КАО СИМБОЛА ПОБЕДЕ ПРАВЕ ВЕРЕ </a:t>
-[...8 lines deleted...]
-              <a:t>(НАД БОГУМИЛИМА), ОДНОСНО </a:t>
+              <a:t>У ПОЗИТИВНОМ СМИСЛУ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, “СЕДАМ ВРХОВА” И АМБИЈЕНТ ЈЕРУСАЛИМА ИСТРАЖИВАЧИ СУ ПРЕПОЗНАЛИ У КОНФИГУРАЦИЈИ ТЕРЕНА И ЗДАЊИМА ЗА КОЈА СЕ ЗНА ДА СУ ТАДА ПОСТОЈАЛА У БЕОГРАДУ, ОДНОСНО У АРХИТЕКТУРИ ФОРТИФИКАЦИОНИХ ЦЕЛИНА И ЊИХОВИХ ПОЈЕДИНАЧНИХ ПОСТРОЈЕЊА.  </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6863417"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ПО ХИЈЕРАРХИЈИ ВРЕДНОСТИ СРЕДЊЕГ ВЕКА, ВАЖНИЈИ РАЗЛОГ “ПРЕПОЗНАВАЊУ” ЈЕРУСАЛИМА-НОВОГ ЈЕРУСАЛИМА У БЕОГРАДУ, ПРЕДСТАВЉАЛЕ СУ </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
                 <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>ТРИЈУМФА БОГОМИЗАБРАНОГ ВЛАДАРА </a:t>
-[...8 lines deleted...]
-              <a:t>(СТЕФАНА НЕМАЊЕ КОЈИ ТИМЕ ПРЕРАСТА У НОВОГ КОНСТАНТИНА), И КАО </a:t>
+              <a:t>РЕЛИКВИЈЕ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>КОЈЕ СУ СЕ КАО ОСМИШЉЕНА ЦЕЛИНА НАШЛЕ У ПРЕСТОНИЦИ. НУКЛЕУС ОВЕ ЗБИРКЕ АНАЛОГНЕ ЦАРИГРАДСКОМ РЕЛИКВИЈАРНОМ РЕПЕРТОАРУ, ЧИНИЛЕ СУ </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
                 <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>РЕЛИГИЈСКО-ИДЕОЛОШКОГ НУКЛЕУСА ИЗ КОЈЕГ ЋЕ ПРОИСТЕЋИ И ОБРАЗОВАЊЕ СРПСКЕ АРХИЕПИСКОПИЈЕ</a:t>
-[...8 lines deleted...]
-              <a:t>. СТОГА НИЈЕ ЧУДНО ШТО СЕ У ДОМЕНТИЈАНОВОМ ЖИТИЈУ НЕМАЊА ГОТОВО ДОСЛОВНО ОПИСУЈЕ КАО НОВИ АДАМ, ИЗ ЧИЈЕГ РЕБРА ЈЕ ИЗРАСЛА ЦЕЛОКУПНА СВЕТОРОДНА ЛОЗА, КАКО ЈЕ НЕМАЊА БИО ПРИКАЗИВАН “У КОРЕНУ” КАСНИЈЕ ДИНАСТИЧКЕ СЛИКЕ </a:t>
+              <a:t>МОШТИ СВЕТЕ ПЕТКЕ И СВЕТЕ ЦАРИЦЕ ТЕОФАНО</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, КОЈЕ ЈЕ КНЕГИЊА МИЛИЦА КРАЈЕМ 14. ВЕКА ИЗ ВИДИНА ПРЕНЕЛА У СРБИЈУ. НАДАЉЕ, БЕОГРАД СЕ ПРИСУСТВОМ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ЧУДОТВОРНЕ ИКОНЕ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" i="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>БОГОРОДИЦЕ БЕОГРАДСКЕ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" i="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
                 <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>ЛОЗЕ НЕМАЊИЋА</a:t>
-[...8 lines deleted...]
-              <a:t>. У ОВОЈ СЛОЖЕНОЈ ВИЗУЕЛНОЈ РЕТОРИЦИ СВЕТОСТИ, ПОСЕБНО ЈЕ ВАЖНО ДА ЈЕ СТУДЕНИЧКИ ТИПИК </a:t>
+              <a:t>,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  КАО И ЦАРИГРАД НАЛАЗИО ПОД ЊЕНОМ ЗАШТИТОМ: ПРЕМА ДАНИЛУ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>II </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ЈОШ 1315.Г. ПРИНЦЕЗА СИМОНИДА ДОЛАЗИЛА ЈОЈ ЈЕ НА ПОКЛОЊЕЊЕ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> У ДЕСПОТОВО ДОБА ЧУВАНА ЈЕ У ЦРКВИ БЕОГРАДСКЕ МИТРОПОЛИЈЕ У ДОЊЕМ ГРАДУ. УЗ МОШТИ СВЕТЕ ТЕОФАНО, БЕОГРАД ЈЕ ИМАО И </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
                 <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>НАСТАО ПО УЗОРУ </a:t>
-[...19 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2000" b="1" u="sng" dirty="0">
+              <a:t>ЧЕСТИЦЕ РУКЕ ЦАРА КОНСТАНТИНА</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, КОЈЕ СЕ ДАНАС НАЛАЗЕ У КРЕМАЉСКОЈ ЗБИРЦИ, А ТАДА СУ ЧУВАНЕ У РИЗНИЦИ ДВОРСКЕ КАПЕЛЕ. ОВАКВОМ ПРОГРАМУ ОДГОВАРАО ЈЕ ФИЛОЗОФОВ ОПИС ДЕСПОТОВОГ ДВОРА УСТРОЈЕНОГ ПО НЕБЕСКОЈ ХИЈЕРАРХИЈИ. ТАКО СЕ ОВАЈ “СВОД УНИВЕРЗАЛНИХ СВЕТИХ” ШИРИО ЧИТАВОМ ЗЕМЉОМ, И “УТВРЂЕН” ВЕЛИКИМ ХРАМОВИМА ВАН БЕОГРАДА, А ПОСЕБНО РЕСАВОМ, ТВОРИО “ДУХОВНИ БЕДЕМ” СРБИЈЕ.      </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6863417"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>УЗ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ЉУБОСТИЊУ КОЈА ЈЕ ОЧЕВИДНО ИМАЛА УЛОГУ СПОНЕ СА ПРЕЂАШЊИМ ВЛАДАРИМА, ЊИХОВОГ СВОЈЕВРСНОГ ДИНАСТИЧКОГ МЕМОРИЈАЛА</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, ЗА РАЗЛИКУ ОД </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>РАВАНИЦЕ КАО СРЕДИШТА САМОСТАЛНОГ ЛАЗАРЕВОГ МУЧЕНИЧКОГ КУЛТА</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, КЉУЧНО САКРАЛНО МЕСТО ДЕСПОТОВИНЕ ПРЕДСТАВАЛА ЈЕ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>СТЕФАНОВА ГРОБНА ЦРКВА У МАНАСТИРУ РЕСАВА (МАНАСИЈА). </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ТАМОШЊИ КОМПЛЕКС АРХИТЕКТУРЕ МАСИВНИХ ДЕФАНЗИВНИХ ПОСТРОЈЕЊА, ВЕЛИКЕ ЦРКВЕ И ВЕЋ ТАДА ЧУВЕНОГ СКРИПТОРИЈУМА (“РЕСАВСКО ПИСАНИЈЕ”), ЗАЈЕДНО СА ОКОЛИНОМ У КОЈОЈ ЈЕ ДЕСПОТ ЧЕСТО БОРАВИО У ДРУШТВУ МОНАХА-АНАХОРЕТА,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ЧИНИО ЈЕ ДРУГИ ПОЛ АРХЕТИПСКЕ ХРИШЋАНСКЕ ЈЕДНОВРЕМЕНЕ ОПОЗИЦИЈЕ/САДЕЈСТВОВАЊА ИЗМЕЂУ ГРАДА=ПРЕСТОНИЦЕ И ПУСТИЊЕ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. РЕЛАЦИЈА ИЗМЕЂУ ДВОРА И ГРОБНОГ ХРАМА БИЛА ЈЕ ВИШЕСТРУКА, И ПО РЕЧИМА ХАГИОГРАФА ТАКОЂЕ ЈАСНО УСТРОЈЕНА. ПОРТРЕТ КОЈИ ЈЕ ИЗВЕДЕН У НАОСУ УЗ ГЛАВНИ ПОРТАЛ, СВОЈИМ АТРИБУТИМА ПОДСЕЋА НА ЉУБОСТИЊУ АЛИ У РАЗВИЈЕНОЈ ФОРМИ: ДРЖЕЋИ СВЕ АТРИБУТЕ “ДОБРОГ ВЛАДАРА”,МАЧ, КОПЉЕ, ЖЕЗЛО, ПЛАШТ И КРУНУ, МОДЕЛ ЦРКВЕ И СВИТАК НА КОЈЕМ ЈЕ У ВИДУ МОЛИТВЕ, СЛИКОМ ЈЕ ИСКАЗАНА ДЕСПОТОВА ПОБУДА ЗА ГРАДЊОМ ХРАМА КАО ВРХУНЦЕМ ВЛАДАРСКИХ ПОДУХВАТА.    </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3074" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\3STUDENICA\023Picture 048.jpg"/>
+          <p:cNvPr id="5122" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\056april 2005 065.jpg"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="228600" y="0"/>
-[...32 lines deleted...]
-            <a:ext cx="5181600" cy="4114800"/>
+            <a:off x="0" y="-1"/>
+            <a:ext cx="5105400" cy="6858001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="4611231"/>
-            <a:ext cx="9144000" cy="2246769"/>
+            <a:off x="5181600" y="2514600"/>
+            <a:ext cx="3810000" cy="1323439"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...6 lines deleted...]
-              <a:t>КРСТ  НА БОЧНОЈ СТРАНИ ПРОЗОРА, И КЛЕСАНА ПРЕДСТАВА У ЛУНЕТИ ПОРТАЛА НАОСА. ПРОЗОРИ НА ЗАПАДНОМ ЗИДУ ИМАЛИ СУ СИМБОЛИЧКУ А НЕ ФУНКЦИОНАЛНУ УЛОГУ – КРОЗ ОВЕ ОТВОРЕ СВЕТОСТ КРСТА “ИСИЈАВАЛА” ЈЕ КА СПОЉАШЊОСТИ, ЧИНЕЋИ ОБОЖЕНИМ САВ ПРОСТОР ОКО ЦРКВЕ. АКУСТИЧКИ ЕФЕКТИ ОДЈЕКА ИЗГОВОРЕНЕ РЕЧИ И ДАНАС СЕ МОГУ ЧУТИ У ТИШИНИ МАНАСТИРСКОГ ОКРУЖЕЊА</a:t>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>РЕСАВА, НАОС, ЗАПАДНИ ЗИД, ПРЕДСТАВА ДЕСПОТА СТЕФАНА СА ИНСИГНИЈАМА ВЛАСТИ</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="17410" name="Picture 2" descr="E:\STEVOVIC SVE 2020\003 SLIKE POSAO SVE\001 SLIKE BAZA\SLIKE PUTOVANJA\21 STUDENICA ARILJE 2017\20171015_160245.jpg"/>
+          <p:cNvPr id="1026" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\BEOGRAD\Untitled2.jpg"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="135466" y="228600"/>
-            <a:ext cx="8940799" cy="5410200"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6872514"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="304800" y="5943600"/>
-            <a:ext cx="8534400" cy="707886"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="6172200" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...7 lines deleted...]
-              <a:t>СТУДЕНИЦА, ПРИРОДНИ “АМФИТЕАТАР” БРДОВИТОГ ОКРУЖЕЊА У ЧИЈЕМ СЕ СРЕДИШТУ НАЛАЗИ МАНАСТИР</a:t>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>(Идентификација према М. Поповићу)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="FFFF00"/>
+                <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2050" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\BEOGRAD\1024px-Despotova_kula6.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858698"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="228600" y="6172200"/>
+            <a:ext cx="8686800" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>БЕОГРАД, ДЕСПОТОВА КУЛА У ОКВИРУ КОМПЛЕКСА БЕОГРАДСКЕ ТВРЂАВЕ ИЗ ВРЕМЕНА ДЕСПОТА СТЕФАНА</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7170" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\059Beograd.JPG"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="5534561"/>
+            <a:ext cx="8991600" cy="1323439"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>БЕОГРАД ДЕСПОТА СТЕФАНА, УТВРЂЕНИ ЗАМАК НА ПРОСТОРУ ОКО СПОМЕНИКА “ПОБЕДНИКУ” И ПОДГРАЂЕ СА МИТРОПОЛИЈСКИМ КОМПЛЕКСОМ И ФРАЊЕВАЧКИМ САМОСТАНОМ</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="5" name="Straight Arrow Connector 4"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="5943600" y="3124200"/>
+            <a:ext cx="1524000" cy="914400"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FFFF00"/>
+            </a:solidFill>
+            <a:tailEnd type="arrow"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="7" name="Straight Arrow Connector 6"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2514600" y="4191000"/>
+            <a:ext cx="1447800" cy="152400"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FFFF00"/>
+            </a:solidFill>
+            <a:tailEnd type="arrow"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="9" name="Straight Arrow Connector 8"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="2362200" y="5105400"/>
+            <a:ext cx="1143000" cy="304800"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FFFF00"/>
+            </a:solidFill>
+            <a:tailEnd type="arrow"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3074" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\BEOGRAD\unnamed.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6096000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="152400" y="6150114"/>
+            <a:ext cx="8610600" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>БЕОГРАДСКА ТВРЂАВА, ДОЊИ ГРАД, ОСТАЦИ КОМПЛЕКСА МИТРОПОЛИЈЕ И НАТПИСА НАД ПОРТАЛОМ ЦРКВЕ</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\MORAVSKA NOVE SLIKE\Deo_ktitorskog_natpisa_despota_Stefana.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="-1" y="0"/>
+            <a:ext cx="3578087" cy="2057400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4098" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\BEOGRAD\Untitled.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="152400" y="5842337"/>
+            <a:ext cx="8610600" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>РЕКОНСТРУЦИЈА ИЗГЛЕДА И ПОЗИЦИЈЕ ОБЈЕКАТА У ОКВИРУ БЕОГРАДСКЕ МИТРОПОЛИЈЕ (ОБЕЛЕЖЕНА ПОЗИЦИЈА И ОСНОВА МИТРОПОЛИЈСКЕ ЦРКВЕ)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="5" name="Straight Arrow Connector 4"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="4724400" y="2743200"/>
+            <a:ext cx="3505200" cy="381000"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:tailEnd type="arrow"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="152400" y="152400"/>
+            <a:ext cx="8839200" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6863417"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ИСХОД БИТКЕ НА КОСОВУ 1389.Г. НА РАЗЛИЧИТЕ НАЧИНЕ ОДРЕДИО ЈЕ ИСТОРИЈСКЕ И КУЛТУРНЕ ТОКОВЕ МОРАВСКЕ СРБИЈЕ У ПЕРИОДУ ДО ДЕФИНИТИВНОГ ГУБИТКА САМОСТАЛНОСТИ 1459.Г. ТО СЕ НЕПОСРЕДНО ОДРАЗИЛО И НА ГРАДИТЕЉСКУ ДЕЛАТНОСТ У ОВОМ РАЗДОБЉУ. У ПОСЛЕДЊОЈ ДЕЦЕНИЈИ 14. СТОЛЕЋА ТЕШКО ЈЕ ПРОНАЋИ ТРАГОВЕ КТИТОРСКОГ ДЕЛОВАЊА, ШТО ЈЕ БИЛО УСЛОВЉЕНО НЕ САМО УРУШАВАЊЕМ УНУТРАШЊЕ АДМИНИСТРАТИВНЕ СТРУКТУРЕ ПРОИСТЕКЛИМ ИЗ ПОГИБИЈЕ КНЕЗА ЛАЗАРА И ВЕЛИКАША СА ВРХА ЛЕСТВИЦЕ ДРУШТВЕНЕ ХИЈЕРАРХИЈЕ, ВЕЋ И ЧИЊЕНИЦОМ ДА ЈЕ ДРЖАВНА ТЕРИТОРИЈА ПОСЛЕ БИТКЕ, БЕЗ ОБЗИРА НА ЈЕДНАКО ВЕЛИКЕ ТУРСКЕ ГУБИТКЕ, МОРАЛА ПРОНАЋИ ОКВИРЕ ВЛАСТИТЕ ПОЗИЦИЈЕ У НОВИМ ОКОЛНОСТИМА. НЕДУГО ПО КОСОВСКОМ БОЈУ, СИТУАЦИЈУ У СРБИЈИ ПОКУШАЛА ЈЕ ДА ИСКОРИСТИ УГАРСКА ОСВАЈАЈУЋИ ЗАНТНЕ ДЕЛОВЕ ТЕРИТОРИЈА. ТАКАВ СЛЕД ДОГАЂАЈА УЧИНИО ЈЕ ДА СЕ КНЕГИЊА МИЛИЦА, У ИМЕ МЛАДОГ КНЕЗА СТЕФАНА ЛАЗАРЕВИЋА, ТУРЦИМА МОРАЛА ОБРАТИТИ ЗА ЗАШТИТУ. ЗАЛОГ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>УЛАСКА МОРАВСКЕ СРБИЈЕ У ВАЗАЛНИ ОДНОС ПРЕМА ОСМАНЛИЈАМА </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>БИО ЈЕ ПОТВРЂЕН ОДВОЂЕЊЕМ СТЕФАНОВЕ СЕСТРЕ ОЛИВЕРЕ 1390.Г. У ХАРЕМ БАЈАЗИТА </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>I, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ШТО ЈЕ БИО ЈЕДИНИ НАЧИН ОПСТАНКА ДРЖАВЕ   </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5122" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\050resavamankom.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="7516182" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="152400" y="6150114"/>
+            <a:ext cx="8991600" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>МАНАСТИР РЕСАВА (МАНАСИЈА), ДО 1418, СИТУАЦИЈА КОМПЛЕКСА </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6146" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\MORAVSKA NOVE SLIKE\1.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6268641"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="152400" y="6150114"/>
+            <a:ext cx="8763000" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>РЕСАВА, СИТУАЦИЈА КОМПЛЕКСА (ЈУЖНО ОД ЦРКВЕ ОСТАЦИ ТРПЕЗАРИЈЕ, СЕВЕРНО ГЛАВНА, ДОНЖОН-КУЛА)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="5" name="Straight Arrow Connector 4"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2590800" y="3505200"/>
+            <a:ext cx="1066800" cy="762000"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="FFFF00"/>
+            </a:solidFill>
+            <a:tailEnd type="arrow"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="7" name="Straight Arrow Connector 6"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="3200400" y="1219200"/>
+            <a:ext cx="1371600" cy="1676400"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="FFFF00"/>
+            </a:solidFill>
+            <a:tailEnd type="arrow"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6863417"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ГРОБНА ЦРКВА ДЕСПОТА СТЕФАНА, ПОСВЕЋЕНА СВ. ТРОЈИЦИ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>И ДОВРШЕНА ДО 1418.Г, КОНЦЕПТОМ ПРОСТОРА ПОНОВИЛА ЈЕ РАВАНИЧКИ ХРАМ, ПО ТИПУ РАЗВИЈЕНОГ УПИСАНОГ КРСТА СА ГЛАВНОМ КУПОЛОМ НА ПРОФИЛИСАНИМ СТУПЦИМА, И ЧЕТИРИ МАЛЕ КУПОЛЕ У УГЛОВИМА ПОДУЖНЕ ОСЕ ГРАЂЕВИНЕ. ЊЕНУ ГРАДИТЕЉСКУ, А СВАКАКО ПРИМАРНО СМБОЛИЧКУ ПОСЕБНОСТ, ПРЕДСТАВЉАЈУ ФАСАДЕ ИЗВЕДЕНЕ ОД КАМЕНА, САСВИМ РАЗЛИЧИТО ОД СВЕТИЛИШТА ЊЕГОВИХ РОДИТЕЉА,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>И УЗ ЗНАЧАЈНО СВЕДЕНИЈИ ПРОГРАМ КАМЕНОГ УКРАСА. ОВАКАВ ЕКСТЕРИЈЕР РЕСАВЕ УГЛАВНОМ ЈЕ ТУМАЧЕН НАСТОЈАЊЕМ КТИТОРА ДА СЕ ИЗГЛЕДОМ СВОЈЕГ МАУЗОЛЕЈА ИДЕЈНО ПРИБЛИЖИ ХРАМОВИМА СРПСКИХ ВЛАДАРА 13. ВЕКА. ОВА ТЕЗА, МЕЂУТИМ, ОСИМ НАЈУОПШТЕНИЈЕ, НИЈЕ ПОДРОБНИЈЕ ОБРАЗЛОЖЕНА, ПРЕ СВЕГА УСЛЕД ЧИЊЕНИЦЕ ДА ДЕСПОТОВ ХАГИОГРАФ, РАСПРИЧАН У ВЕЗИ СА ПРЕСТОНИЦОМ, ИЗГЛЕДУ РЕСАВСКЕ ЦРКВЕ НИЈЕ ПОСВЕТИО ВЕЋУ ПАЖЊУ. ДЕСПОТОВА ГРОБНИЦА ОБРАЗОВАНА ЈЕ ПО УГЛЕДУ НА ТРАДИЦИОНАЛНЕ УЗОРЕ, У ЈУГОЗАПАДНОМ УГЛУ НАОСА, С ТИМ ДА СЕ ИЗНАД ЊЕ НИЈЕ НАЛАЗИЛО НИКАКВО МОНУМЕНТАЛНО ОБЕЛЕЖЈЕ. СА ЗАПАДНЕ СТРАНЕ НАЛАЗИЛА СЕ ВЕЛИКА СПОЉНА ПРИПРАТА СА КУПОЛОМ, САГРАЂЕНА НЕШТО НАКОН ЦРКВЕ.    </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6863417"/>
+            <a:off x="5257800" y="2514600"/>
+            <a:ext cx="3733800" cy="1015663"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...114 lines deleted...]
-              <a:t>.   </a:t>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>РЕСАВА, ОСНОВА И ПРЕСЕК ПРВОБИТНЕ СТРУКТУРЕ ЦРКВЕ</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-    </p:spTree>
-[...30 lines deleted...]
-      </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4098" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\3STUDENICA\026Picture 018.jpg"/>
+          <p:cNvPr id="8195" name="Picture 3" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\MORAVSKA NOVE SLIKE\20200506_115646_001.jpg"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="0" y="0"/>
-[...1123 lines deleted...]
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="0" y="-1"/>
+            <a:ext cx="5105400" cy="6858001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="12290" name="Picture 2" descr="E:\STEVOVIC SVE 2020\003 SLIKE POSAO SVE\001 SLIKE BAZA\SLIKE SREDNJOVEKOVNA SRBIJA\Studenica\P7173307.JPG"/>
+          <p:cNvPr id="9218" name="Picture 2" descr="C:\Users\Ivan\Downloads\1280px-Zidine_Manastir_Manasija.jpg"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="304800" y="203218"/>
-[...32 lines deleted...]
-            <a:ext cx="4001170" cy="5334001"/>
+            <a:off x="-1" y="0"/>
+            <a:ext cx="9147573" cy="6096000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="304800" y="5534561"/>
-            <a:ext cx="8382000" cy="1323439"/>
+            <a:off x="152400" y="6150114"/>
+            <a:ext cx="8763000" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
                 <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>БОГОРОДИЧИНА ЦРКВА, УКРАС ГОРЊЕГ ДЕЛА НЕКАДАШЊЕГ ГЛАВНОГ ПОРТАЛА (ПРЕТХОДНИ СЛАЈД), И ДЕТАЉИ КЛЕСНОГ УКРАСА ПОРТАЛА ПРИПРАТЕ И НАОСА</a:t>
+              <a:t>РЕСАВА, ПОГЛЕД НА СЕВЕРНИ ТРАКТ БЕДЕМА И ГЛАВНУ КУЛУ-ДОНЖОН</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10242" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\3STUDENICA\031Picture 107.jpg"/>
+          <p:cNvPr id="10242" name="Picture 2" descr="C:\Users\Ivan\Downloads\007.jpg"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="152400" y="228600"/>
-[...32 lines deleted...]
-            <a:ext cx="3809998" cy="5658446"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="609600" y="6019800"/>
-            <a:ext cx="8153400" cy="400110"/>
+            <a:off x="152400" y="5842337"/>
+            <a:ext cx="8763000" cy="1015663"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...6 lines deleted...]
-              <a:t>БОГОРОДИЧИНА ЦРКВА, ЈУЖНИ И СЕВЕРНИ ПОРТАЛ</a:t>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>РЕСАВА, ИЗГЛЕД ЈУЖНЕ СТРАНЕ СА НАГЛАШЕНИМ ЕЛЕМЕНТИМА ИСКЉУЧИВО ВЕРТИКАЛНОГ ОБЛИКОВАЊА МАСА</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13314" name="Picture 2" descr="E:\STEVOVIC SVE 2020\003 SLIKE POSAO SVE\001 SLIKE BAZA\SLIKE PUTOVANJA\21 STUDENICA ARILJE 2017\20171015_174822.jpg"/>
+          <p:cNvPr id="11266" name="Picture 2" descr="C:\Users\Ivan\Downloads\Манастирска_трпезарија.jpg"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="-1" y="0"/>
-[...32 lines deleted...]
-            <a:ext cx="3838807" cy="6857999"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6093024"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3810000" y="2514600"/>
-            <a:ext cx="1600200" cy="1323439"/>
+            <a:off x="152400" y="6172200"/>
+            <a:ext cx="8763000" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...6 lines deleted...]
-              <a:t>КЛЕСАНИ УКРАС ЈУЖНОГ ПОРТАЛА</a:t>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>РЕСАВА, ОЧУВАНИ ДЕО МАНАСТИРСКЕ ТРПЕЗАРИЈЕ, ПРБОВИТНО СА СПРАТНОМ КОНСТРУКЦИЈОМ</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="14338" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\3STUDENICA\019Picture 046.jpg"/>
+          <p:cNvPr id="12290" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\055HPIM0974.JPG"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="5143499" cy="6858000"/>
+            <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5334000" y="1981200"/>
-            <a:ext cx="3657600" cy="2862322"/>
+            <a:off x="152400" y="152400"/>
+            <a:ext cx="8991600" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...7 lines deleted...]
-              <a:t>БОГОРОДИЧИНА ЦРКВА, ГРОБ СВ. СИМЕОНА МИРОТОЧИВОГ, САРКОФАГ УЗ ЈУЖНИ ЗИД ЗАПАДНОГ ТРАВЕЈА, ИЗГЛЕД ПОСЛЕ ПРЕПРАВКИ У 19. ВЕКУ И САВРЕМЕНЕ ОБНОВЕ. </a:t>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>РЕСАВА, УНУТРАШЊОСТ, ПОГЛЕД ПРЕМА ИСТОЧНОЈ СТРАНИ</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13314" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\MORAVSKA NOVE SLIKE\800px-Stefan_Lazarević_tomb.JPG"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5080000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="TextBox 1"/>
+          <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="304800" y="381000"/>
-            <a:ext cx="8458200" cy="5632311"/>
+            <a:off x="5181600" y="2819400"/>
+            <a:ext cx="3810000" cy="1323439"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...24 lines deleted...]
-              <a:t>БИЛА ЈЕ И МЕСТО ПРЕПИСИВАЊА БОГОСЛУЖБЕНИХ КЊИГА, ШТО ЈЕ САМО ПО СЕБИ ПРЕДСТАВЉАЛО ПОСЕБАН ОБРЕДНИ ОДНОСНО ВЕРСКИ ЧИН. </a:t>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>РЕСАВА, САВРЕМЕНИ БЕЛЕГ ИЗНАД МЕСТА ОТКРИВЕНЕ ГРОБНИЦЕ ДЕСПОТА СТЕФАНА</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15362" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\1280px-HPIM6942crop1.JPG"/>
+          <p:cNvPr id="14338" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\058 april 2005 098.jpg"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3810000" y="6150114"/>
-            <a:ext cx="5334000" cy="707886"/>
+            <a:off x="152400" y="0"/>
+            <a:ext cx="8991600" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...6 lines deleted...]
-              <a:t>СТУДЕНИЦА, КОМПЛЕКС САВИНЕ “ГОРЊЕ” ИСПОСНИЦЕ</a:t>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>РЕСАВА, ПОГЛЕД С БЕДЕМА НА “ПУСТИЊУ” У КОЈОЈ СУ ЖИВЕЛИ МОНАСИ-ОТШЕЛНИЦИ </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="FFFF00"/>
+                <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
@@ -6474,1181 +6440,5186 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6863417"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
                 <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>ПОДИЗАЊЕ БОГОРОДИЧИНЕ ЦРКВЕ У СТУДЕНИЦИ ПРЕДСТАВЉАЛО ЈЕ ВРХУНАЦ КТИТОРСКЕ ДЕЛАТНОСТИ АЛИ И ВЛАДАРСКОГ ДОСТОЈАНСТВА СТЕФАНА НЕМАЊЕ. СВОЈОМ СИНТЕТСКОМ ПРИРОДОМ, ИСКАЗАНОМ </a:t>
+              <a:t>КАО ОСМАНСКИ ВАЗАЛ, КНЕЗ СТЕФАН ЈЕ ПРЕДВОДИО СРПСКЕ ОДРЕДЕ У БИТКАМА НА РОВИНАМА, ПРОТИВ ВЛАШКОГ ВОЈВОДЕ МИРЧЕ СТАРИЈЕГ 1395, А 1396. И КОД НИКОПОЉА, У ТУРСКОМ СУКОБУ СА СНАГАМА КОАЛИЦИЈЕ ПОСЛЕДЊЕГ КРСТАШКОГ РАТА. ГОДИНЕ 1402. КОД АНГОРЕ (АНКАРА), БАЈАЗИТ ЈЕ ПРЕТРПЕО ПОРАЗ ОД МОНГОЛСКОГ КАНА ТАМЕРЛАНА, ШТО ЈЕ ДОВЕЛО ДО УНУТРАШЊИХ СУКОБА У ОБЛАСТИМА ОТОМАНСКИХ ТУРАКА И ПОСЛЕДИЧНО, ГУБИТКА ЊИХОВЕ ПРЕЂАШЊЕ СУПРЕМАТИЈЕ НАД СРБИЈОМ. ОВАКАВ ИСХОД РЕЗУЛТИРАО ЈЕ СТЕФАНОВИМ ОСЛОБОЂЕЊЕМ. ИСТЕ 1402, НА ПОВРАТКУ ИЗ АНГОРЕ, У ЦАРИГРАДУ ЈЕ ПРИМИО ЗНАКЕ </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
                 <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>КОНЦЕПЦИЈОМ И НАМЕНОМ ЦЕЛИНЕ И ПОЈЕДИНИХ ДЕЛОВА ПРОСТОРА</a:t>
-[...8 lines deleted...]
-              <a:t>, </a:t>
+              <a:t>ДЕСПОТСКОГ ДОСТОЈАНСТВА ОД СТРАНЕ ВИЗАНТИЈСКОГ ЦАРА, ДА БИ ГОДИНУ ИЛИ ДВЕ КАСНИЈЕ ПОСТАО ВАЗАЛ УГАРСКОГ КРАЉА ЖИГМУНДА</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. ИЗ ОВОГ СПОРАЗУМА ПРОИСТЕКЛО ЈЕ ОБРАЗОВАЊЕ СРПСКЕ ВЛАСТИ НАД МАЧВОМ, ТВРЂАВОМ ГОЛУБАЦ, РУДНИКОМ СРЕБРЕНИЦА, И ШТО ЈЕ НАЈВАЖНИЈЕ, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
                 <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>СТРУКТУРОМ ФАСАДА И ПЛЕМЕНИТИМ МАТЕРИЈАЛОМ </a:t>
-[...46 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:t>ДОБИЈАЊЕ БЕОГРАДА КОЈИ ЋЕ ПОСТАТИ НОВА ПРЕСТОНИЦА КОНСОЛИДОВАНЕ ДРЖАВЕ. РАЗЛИЧИТИМ САВЕЗИМА ДЕСПОТ СТЕФАН ЈЕ ОД 1402. ДО СМРТИ 1427, УСПЕО ДА ОВЛАДА ТЕРИТОРИЈОМ ОД САВЕ И ДУНАВА, ПРЕКО КОСОВА, ДО ЈАДРАНА. БИО ЈЕ ТО ПОСЛЕДЊИ ПЕРИОД СВЕОПШТЕГ УСПОНА МОРАВСКЕ СРБИЈЕ.  </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" u="sng" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="18434" name="Picture 2" descr="E:\STEVOVIC SVE 2020\003 SLIKE POSAO SVE\001 SLIKE BAZA\SLIKE PUTOVANJA\21 STUDENICA ARILJE 2017\20171016_114225.jpg"/>
+          <p:cNvPr id="15363" name="Picture 3" descr="C:\Users\Ivan\Videos\Desktop\079.JPG"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="5210175"/>
+            <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="228600" y="5562600"/>
-            <a:ext cx="8382000" cy="707886"/>
+            <a:off x="152400" y="6172200"/>
+            <a:ext cx="8686800" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFF00"/>
-[...3 lines deleted...]
-              <a:t>“ОБОЖЕНИ ПРОСТОР”. СТУДЕНИЦА, САВИНА “ГОРЊА” ИСПОСНИЦА, ПОГЛЕД НА АМБИЈЕНТ У ОКОЛИНИ</a:t>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>КАЛЕНИЋ, ЦРКВА ВАВЕДЕЊА, КРАЈ ПРВЕ-ПОЧЕТАК ДРУГЕ ДЕЦЕНИЈЕ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>XV </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ВЕКА, ИЗГЛЕД ЈУЖНЕ СТРАНЕ</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="FFFF00"/>
+                <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...56 lines deleted...]
-<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="152400" y="609600"/>
-            <a:ext cx="8686800" cy="5632311"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6863417"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
                 <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>ОД КРАЈА ПРВЕ ДЕЦЕНИЈЕ 13. ВЕКА, КАДА ЈЕ НАД МОШТИМА СВЕТОГ СИМЕОНА НЕМАЊЕ ИЗВРШЕНО ОБРЕДНО ПОМИРЕЊЕ ЊЕГОВИХ СИНОВА, СТЕФАНА КАО ВЛАДАРА, И СТАРИЈЕГ ВУКАНА, ЧИЈА ЈЕ ВЛАСТ БИЛА ОГРАНИЧЕНА НА ПРИМОРСКЕ КРАЈЕВЕ СРПСКЕ ДРЖАВЕ, СТУДЕНИЦА ЈЕ ПОСТАЛА НАЈВАЖНИЈЕ КУЛТНО МЕСТО СРЕДЊОВЕКОВНЕ СРБИЈЕ. НА РЕЛИГИОЗНО-ИДЕОЛОШКИМ ОСНОВАМА ПОСТАВЉЕНИМ ЊЕНИМ СТВАРАЊЕМ И УТИЦАЈЕМ, УТЕМЕЉЕНА ЈЕ ЗАМИСАО О САМОСТАЛНОЈ СРПСКОЈ ЦРКВИ, КОЈА ЋЕ БИТИ ОСТВАРЕНА ТОКОМ НАРЕДНЕ ДЕЦЕНИЈЕ, ДО 1220-1221.Г. КАО СРЕДИШТУ КУЛТА ОСНИВАЧА СВЕТОРОДНЕ ДИНАСТИЈЕ, СТУДЕНИЦИ СУ СЕ ВРАЋАЛИ СВИ ПОТОЊИ СРПСКИ СУВЕРЕНИ, НАСТОЈЕЋИ ДА УНУТАР МАНАСТИРСКОГ КОМПЛЕКСА ПОДИГНУ ВЛАСТИТЕ ЗАДУЖБИНЕ, КАО ФИЗИЧКИ ОДНОСНО СИМБОЛИЧКИ ВИД КОНТИНУИТЕТА СА ВЛАДАРСКИМ И СВЕТИТЕЉСКИМ АУТОРИТЕТОМ СТЕФАНА НЕМАЊЕ – СВЕТОГ СИМЕОНА. </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:t>ПОДИГНУТА КРАЈЕМ ПРВЕ И ПОЧЕТКОМ ДРУГЕ ДЕЦЕНИЈЕ 15. ВЕКА, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ЦРКВА БОГОРОДИЧИНОГ ВАВЕДЕЊА МАНАСТИРА КАЛЕНИЋ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> НАСТАЛА ЈЕ КАО ЗАЈЕДНИЧКО ДЕЛО ДЕСПОТА СТЕФАНА И ЊЕГОВОГ ДВОРАНИНА ЗАДУЖЕНОГ ЗА ФИНАНСИЈЕ, ПРОТОВЕСТИЈАРА БОГДАНА. О ТАЧНОМ ВРЕМЕНУ ИЗГРАДЊЕ НЕМА ИЗВОРНИХ ПОДАТАКА, АЛИ О ОДНОСУ КТИТОРА СВЕДОЧАНСТВО ПРЕДСТАВЉА ПРЕДСТАВА НА СЕВЕРНОМ ЗИДУ ПРИПРАТЕ, НА КОМЕ СЕ, УЗ ЈОШ ЈЕДНУ ЖЕНСКУ И ЈЕДНУ МУШКУ ОСОБУ, ДВЕ МУШКЕ ФИГУРЕ КОЈЕ СУ ЗАЈЕДНО НОСИЛЕ МОДЕЛ ХРАМА ЈАСНО МОГУ ПРЕПОЗНАТИ УПРКОС ОШТЕЋЕЊУ ФРЕСКЕ. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>СУДЕЋИ ПРЕМА СТРОГИМ ПРАВИЛИМА ХИЈЕРАРХИЈЕ ПОРТРЕТСКОГ ПРИКАЗИВАЊА, КОЈА ЈЕ ОДРАЖАВАЛА ОДНОС ВЛАДАРА И ЊЕМУ ПОДРЕЂЕНИХ, БОГДАН ЈЕ ПРИПАДАО ЧЛАНОВИМА НАЈУЖЕГ КРУГА ДЕСПОТОВИХ САРАДНИКА, ЗА РАЗЛИКУ ОД ВИШЕ ДРУГИХ ПРЕДСТАВА ИСТЕ ВРСТЕ КОЈЕ ЈАСНО ГОВОРЕ О САСВИМ ДРУГАЧИЈЕМ ОДНОСУ ВЛАДАРА И СИЗЕРЕНА. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>КАЛЕНИЋ ЈЕ ТОКОМ ВРЕМЕНА ПРЕТРПЕО ЗНАЧАЈНА ОШТЕЋЕЊА, АЛИ НЕ ТОЛИКА ДА У ПРВОЈ КОНЗЕРВАТОРСКОЈ КАМПАЊИ СПРОВЕДЕНОЈ ПО НАУЧНИМ НАЧЕЛИМА, РАДОМ ЂУРЂА БОШКОВИЋА 1927-1931.Г, НИЈЕ БИЛО МОГУЋЕ ВРАТИТИ ПРВОБИТНИ ИЗГЛЕД У НАЈВЕЋОЈ МОГУЋОЈ МЕРИ.  </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" u="sng" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18434" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\jelena april 2005 117.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="-1" y="0"/>
+            <a:ext cx="5144117" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5257800" y="0"/>
+            <a:ext cx="3581400" cy="6863417"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>КАЛЕНИЋ, ПРИПРАТА, СЕВЕРНИ ЗИД, ДЕЛОВИ КТИТОРСКЕ КОМПОЗИЦИЈЕ СА ПРЕДСТАВАМА ДЕСПОТА СТЕФАНА, ПРОТОВЕСТИЈАРА БОГДАНА, ЊЕГОВЕ СУПРУГЕ МИЛИЦЕ И БРАТА ПЕТРА. ТАЧНО ИЗНАД КТИТОРСКЕ КОМПОЗИЦИЈЕ, У СЦЕНИ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>БЕКСТВА У ЕГИПАТ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, ПРЕДСТАВЉЕН ЈЕ ГРАД КАО “ИЗАБРАНО МЕСТО” КОЈЕМ СЕ СИМБОЛИЧКИ УПОДОБЉУЈЕ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ПА ТАКО И ПОИСТОВЕЋУЈЕ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ЗАДУЖБИНА КТИТОРА КАЛЕНИЋА</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16386" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\DSC_0067.JPG"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="-1" y="0"/>
+            <a:ext cx="4559821" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16387" name="Picture 3" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\Picture12.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4953001" y="0"/>
+            <a:ext cx="4191000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Rectangle 1"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6863417"/>
-[...3 lines deleted...]
-          </a:prstGeom>
+            <a:ext cx="9144000" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...10 lines deleted...]
-            <a:endParaRPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>КАЛЕНИЋ, ИЗГЛЕД СА ЈУГОЗАПАДА И ТРОДИМЕНЗИОНАЛНА ПРОЈЕКЦИЈА УНУТРАШЊОСТИ ЦРКВЕ</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="FFFF00"/>
+                <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
-          </a:p>
-[...430 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6863417"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
-[...68 lines deleted...]
-              <a:t>ОТИШАО У СТУДЕНИЦУ. У ЊОЈ СЕ ЗАДРЖАО КРАТКО, ДА БИ НА ПОЗИВ СВОГ НАЈМЛАЂЕГ СИНА РАСТКА (САВЕ), ПОСЛЕДЊЕ ГОДИНЕ ЖИВОТА ПРОВЕО РАДЕЋИ НА ОСНИВАЊУ ХИЛАНДАРА, СРПСКОГ МАНАСТИРА НА СВЕТОЈ ГОРИ. </a:t>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>НАСТАЈУЋИ ПРОГРАМСКИМ ПОДРАЖАВАЊЕМ ЛАЗАРИЦЕ, АРХИТЕКТУРОМ КАЛЕНИЋА ДО ВРХУНЦА СУ ДОВЕДЕНЕ ОСНОВНЕ ТЕЖЊЕ МОРАВСКОГ ГРАДИТЕЉСТВА, ОЛИЧЕНЕ У НАСТОЈАЊУ КА ОСТВАРИВАЊУ ИЗРАЗИТО ИЗДУЖЕНИХ ЗДАЊА НЕУПОРЕДИВОГ ВИЗУЕЛНОГ ИНТЕНЗИТЕТА СПОЉАШЊОСТИ, КАО ОСНОВНИХ ПРЕОКУПАЦИЈА ИСТОЧНОХРИШЋАНСКЕ ПОЗНОСРЕДЊОВЊЕКОВНЕ АРХИТЕКТУРЕ, НАГОВЕШТЕНИХ, ПРЕМА САЧУВАНИМ ЗДАЊИМА НА ШИРЕМ ВИЗАНТИЈСКОМ ПРОСТОРУ, ЈОШ У СТРУКТУРИ ГРАЧАНИЦЕ. ГРАДЕЋИ НА ИЗРАЗИТО ВИСОКОМ И ПРОФИЛИСАНОМ СОКЛУ,СКЛОПОМ ЦАРИГРАДСКОГ ОПУСА ИЗРАЖЕНОГ СМЕЊИВАЊЕМ БЕСПРЕКОРНО ПРАВИЛНИХ ХОРИЗОНТАЛНИХ “ТРАКА” ПЕШЧАРА И ПО НЕКОЛИКО НИЗОВА ОПЕКЕ, ДОДАТНО НАГЛАШЕНИХ С ДВА МАРКАНТНА КОРДОНСКА ВЕНЦА ОД КОЈИХ ЈЕ ГОРЊИ БИО ПОСЕБНО ОБОЈЕН, И УПАДЉИВОМ АРТИКУЛАЦИЈОМ ФАСАДА ПРЕМА ВИСИНИ ПУТЕМ СТЕПЕНАСТИХ СЛЕПИХ АРКАДА И ПРИСЛОЊЕНИХ ПОЛУСТУБИЋА, ГРАДИТЕЉ ЦРКВЕ ВЕЋ ЈЕ У ДОЊОЈ ЗОНИ ОРГАНИЗОВАО ХОМОГЕНУ И ИСТОВРЕМЕНО ДИНАМИЧНУ ЦЕЛИНУ, ЧЕМУ СУ КАО ПРЕСУДНИ ЕЛЕМЕНТ ПОСЛУЖИЛЕ ФОРМЕ КАМЕНЕ ПЛАСТИКЕ А НАРОЧИТО МАСИВНЕ АРКАДЕ И РОЗЕТЕ ИЗВУЧЕНЕ ИЗВАН РАВНИ ЗИДА.        </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvPr id="2" name="TextBox 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6863417"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
                 <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>ПОСЕБНОСТИ СТУДЕНИЦЕ ВЕЋ У ВРЕМЕНУ НЕМАЊИНОГ ЖИВОТА НАГЛАШЕНЕ СУ НЕ САМО ЊЕНОМ ОСОБЕНОМ АРХИТЕКТУРОМ, ВЕЋ И ИЗУЗЕТНИМ СТАТУСОМ КОЈИ ЈЕ МАНАСТИР ДОБИО ПО ОСНИВАЊУ. НЕМАЊА ЈЕ МАНАСТИРУ ИЗДАО “ЗЛАТОПЕЧАТНУ ПОВЕЉУ”, ЦРКВЕНОПРАВНИ ДОКУМЕНТ ПРИМЕРЕН САМОСТАЛНИМ ГОСПОДАРИМА, А СТУДЕНИЧКИ ИГУМАН ИМАО ЈЕ ПРВЕНСТВО НАД СТАРЕШИНАМА ДРУГИХ МАНАСТИРА. ЈЕДНАКО ЈЕ, МЕЂУТИМ, ИЗВЕСНО ДА ЈЕ ИЗГРАДЊА ХРАМА МОРАЛА БИТИ ИЗВЕДЕНА СА БЛАГОСЛОВОМ ОХРИДСКОГ АРХИЕПИСКОПА. ТО ЈЕ У ИЗВОРИМА ВИШЕ ПУТА НАГЛАШЕНО ПОДВЛАЧЕЊЕМ НЕМАЊИНЕ ВЕРНОСТИ РАШКОМ ЕПИСКОПУ КАО ОХРИДСКОМ ПРЕЛАТУ. О ИЗУЗЕТНОЈ ТЕОЛОШКОЈ УЧЕНОСТИ ИДЕЈНИХ ТВОРАЦА СТУДЕНИЦЕ СВЕДОЧИ КОМПЛЕКСНИ СЕДИМЕНТИРАНИ ИКОНОГРАФСКИ САДРЖАЈ СВИХ ЊЕНИХ НАВЕДЕНИХ СВОЈСТАВА. ПО НАЧЕЛИМА ПРИМЕРЕНИМ ЈОШ АНТИЧКОЈ УМЕТНОСТИ, ТАКАВ САДРЖАЈ НУЖНО ЈЕ ПОСЕДОВАО И ОДГОВАРАЈУЋУ ЕСТЕТСКУ ВРЕДНОСТ. СТОГА СУ ИДЕЈЕ ВЛАДАРСКОГ ХРАМА МОРАЛЕ, ПРЕМА СРЕДЊОВЕКОВНИМ ПРИНЦИПИМА, СТАЈАТИ У СКЛАДУ СА РЕПРЕЗЕНТАТИВНИМ НАЧИНОМ НА КОЈИ СУ БИЛЕ ВИЗУЕЛНО ИСКАЗИВАНЕ.  </a:t>
+              <a:t>КАО ШТО ЈЕ ИЗВЕСНО БИО СЛУЧАЈ И У ЛАЗАРИЦИ, ГДЕ СУ У НЕСТРУЧНОЈ ПОСЛЕРАТНОЈ ИНТЕРВЕНЦИЈИ СЛОЈЕВИ МАЛТЕРА СА МОТИВОМ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>“ШАХОВСКИХ ПОЉА” </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>СКИНУТИ СА ПОВРШИНА ПОТКРОВНИХ СЛЕПИХ АРКАДА ПЕВНИЦА, У КАЛЕНИЋУ СЕ ОДНОС ХОРИЗОНТАЛНО-ВЕРТИКАЛНИХ “СИЛА” ОД ДРУГОГ КОРДОНСКОГ ВЕНЦА, ПОСТЕПЕНО ПРЕОБРАЖАВА У ОПТИЧКУ ИЛУЗИЈУ КОЈОЈ ПРЕСУДНО ДОПРИНОСИ ОВАЈ МОТИВ, ЗА КОЈИ СЕ МОГЛО УСТАНОВИТИ ДА ЈЕ ПРВОБИТАН. РАЗЛИКУ СПРАМ ЛАЗАРИЦЕ, МЕЂУТИМ, ПРЕДСТАВЉА  ИСТОВЕТНО РЕШЕЊЕ И У ЗОНАМА ПЕТЕ ФАСАДЕ, ЧИЈА ДИНАМИКА КУМИНИРА ИЗВОЂЕЊЕМ КУПОЛЕ СЛАГАЊЕМ “ШАХОВСКИХ ПОЉА”, ОДНОСНО ТРОБОЈНИХ КВАДРАТНИХ КОМАДА КОЈИ ФОРМИРАЈУ БЕСКОНАЧНИ НИЗ КРСТОВА, ВОДЕЋИ ПОГЛЕД ПОСМАТРАЧА ПРЕМА УНУТРАШЊОСТИ МАСЕ ЗИДА, ОДНОСНО СУГЕРИШУЋИ ЊЕГОВУ ДЕМАТЕРЈАЛИЗАЦИЈУ, НАСУПРОТ СТАМЕНОМ ДОЊЕМ ДЕЛУ. ДРУГИ КОРДОНСКИ ВЕНАЦ, КЉУЧНА ВИЗУЕЛНА ТАЧКА У СТРУКТУИРАЊУ ФАСАДА, ЗАПРАВО ЈЕ ОЧИГЛЕДНА ГРАНИЦА КОЈА СУГЕРИШЕ ОДНОС ИЗМЕЂУ ЗЕМАЉСКЕ И НЕБЕСКЕ ЦРКВЕ. ТАКО МАТЕРИЈАЛ, ОБЛИЦИ И МОТИВИ ПРЕРАСТАЈУ У СВОЈЕВРСНИ АНИКОНИЧНИ “ЈЕЗИК” КОЈИМ ЈЕ АРХИТЕКТА САОПШТИО СЛОЖЕНЕ ИДЕЈЕ ХРИШЋАНСКОГ УСТРОЈСТВА.   </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3075" name="Picture 3" descr="E:\STEVOVIC SVE 2020\003 SLIKE POSAO SVE\001 SLIKE BAZA\SLIKE SREDNJOVEKOVNA SRBIJA\Srbija2006\Studenica\Bogordicina crkva\Pace\Pace 216.jpg"/>
+          <p:cNvPr id="17410" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\DSC_0103.JPG"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="0" y="1"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="-1" y="0"/>
+            <a:ext cx="9171557" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="533400" y="5842337"/>
+            <a:ext cx="8610600" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>КАЛЕНИЋ, НАЧИН СЛАГАЊА ГРАДИВА, ТОРДИРАНИ СТУБИЋИ, РОЗЕТА И КЛЕСАНА ПЛАСТИКА НА ЛУКОВИМА ОЛТАРСКЕ АПСИДЕ </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6863417"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>БУДУЋИ ИЗУЗЕТНО ДОБРО ОЧУВАНИ, ОТВОРИ ОДНОСНО БИФОРЕ КАЛЕНИЋА УОКВИРЕНЕ КЛЕСАНИМ УКРАСОМ, ПРВОРАЗРЕДАН СУ ПРИМЕР СТРОГИХ КАНОНА КОЈИ СУ И ОВДЕ И НА ДРУГИМ СПОМЕНИЦИМА БИЛИ ПОШТОВАНИ ПРИЛИКОМ ЊЕГОВОГ ИЗВОЂЕЊА, ИСТИХ КАНОНА ПРЕМА КОЈИМА СУ НАСТАЈАЛЕ И КЊИЖНЕ ИЛУМИНАЦИЈЕ. ПОРЕДАК КОЈИМ СЕ ИЗВОДЕ ПОЈЕДИНАЧНИ МОТИВИ УКРАСА ПОТПУНО ЈЕ УНИФОРМАН, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ШТО ЗНАЧИ ДА ПОСЕДУЈЕ ВИШИ СМИСАО БОЖАНСКОГ ПОРЕТКА: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ВЕГЕТАБИЛНЕ МОТИВИ НА АРКАДАМА НАГНУТИМ КА ОТВОРУ ЧИНЕ СПОЉНИ ОКВИР; НАРЕДНИ МОТИВ ПРЕДСТАВЉА ГУСТО “ТКАЊЕ” ПРЕПЛЕТА ОМЧЕ И СПОНЕ (уп. рад Ј. Магловског); ОД УНУТРАШЊЕГ ОКВИРА БИФОРЕ ПО ПРАВИЛУ ГА РАЗДВАЈА ТОРДИРАНА ТРАКА; У ЛУНЕТИ СЕ НАЛАЗИ ПОСЕБНА ПРЕДСТАВА; КОНАЧНО, СТУБИЋ БИФОРЕ ИЗВЕДЕН ЈЕ ПО СВИМ ПРАВИЛИМА АНТИЧКОГ РЕДА, С ЈАСНО НАГЛАШЕНИМ КАПИТЕЛОМ, СТАБЛОМ И БАЗОМ. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ПО ОВИМ ПРИНЦИПИМА УСТРОЈЕН ПЛАСТИЧНИ УКРАС ОДНОСНО ОРНАМЕНТ НЕ САМО ШТО ЈЕ ИМАО СВОЈЕ ДУБОКО СИМБОЛИЧКО ЗНАЧЕЊЕ САБРАНО У ОБЛИЦИМА, МОТИВИМА И ЊИХОВОМ ОДНОСУ, ВЕЋ ЈЕ ЧИНИО ИНТЕГРАЛНИ ДЕО СВИМ СРЕДСТВИМА УСТРОЈЕНЕ ВИЗУЕЛИЗАЦИЈЕ СВЕТОСТИ МЕСТА, ПРИМЕРЕНЕ  ОПИСАНИМ СВОЈСТВИМА ДЕСПОТОВЕ СРБИЈЕ.     </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" u="sng" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="19458" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\DSC_0132.JPG"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5715000" y="0"/>
+            <a:ext cx="3429000" cy="5334000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3076" name="Picture 4" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\3STUDENICA\012studosnova.jpg"/>
+          <p:cNvPr id="19459" name="Picture 3" descr="C:\Users\Ivan\Videos\Desktop\DSC_0126.JPG"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="3581400" cy="2548304"/>
+            <a:off x="0" y="-1"/>
+            <a:ext cx="3505200" cy="5271843"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="19460" name="Picture 4" descr="C:\Users\Ivan\Videos\Desktop\DSC_0120.JPG"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3581400" y="1600200"/>
+            <a:ext cx="1980245" cy="3670300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="533400" y="5867400"/>
-            <a:ext cx="8229600" cy="707886"/>
+            <a:off x="304800" y="5638800"/>
+            <a:ext cx="8534400" cy="1015663"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...6 lines deleted...]
-              <a:t>БОГОРОДИЧИНА ЦРКВА, ИЗГЛЕД СА ЈУЖНЕ СТРАНЕ И ОСНОВА БЕЗ КАСНИЈЕ ДОЗИДАНЕ СПОЉНЕ ПРИПРАТЕ</a:t>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>КАЛЕНИЋ, УСТРОЈСТВО ИЗВОЂЕЊА И ДЕТАЉИ КЛЕСАНОГ УКРАСА НА БИФОРАМА, СА ТРАГОВИМА ПРВОБИТНОГ БОЈЕЊА</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1026" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\DSC_0126.JPG"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4501681" y="0"/>
+            <a:ext cx="4642319" cy="6172200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1027" name="Picture 3" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\073sanu27700tetra.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="141150" y="1219200"/>
+            <a:ext cx="4163967" cy="4495800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1026" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\800px-Serbian_Despotate_(1422)-sr.svg.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2209800" y="6457890"/>
+            <a:ext cx="5410200" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>СРПСКА ДЕСПОТОВИНА ОКО 1422.Г.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="20482" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\DSC_0151.JPG"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4458491" cy="6857999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4648200" y="2667000"/>
+            <a:ext cx="4343400" cy="2246769"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>КАЛЕНИЋ, ПОРТАЛ ИЗ ПРИПРАТЕ У НАОС, НАЈРЕПРЕЗЕНТАТИВНИЈИ САЧУВАНИ ПРИМЕР КЛЕСАНЕ ПЛАСТИКЕ У ЦРКВАМА МОРАВСКЕ СРБИЈЕ НА ОВОМ МЕСТУ</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6863417"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>УПОРЕДО С ГРАДИТЕЉСКОМ ДЕЛАТНОШЋУ КОЈА ЈЕ ПОДРАЗУМЕВАЛА УРЕЂЕЊЕ БЕОГРАДА, ПОДИЗАЊЕ РЕСАВЕ И РАДОВЕ НА КАЛЕНИЋУ, ДЕСПОТ СТЕФАН ЈЕ СВАКАКО БИО КТИТОР И ДРУГИХ САКРАЛНИХ ЗДАЊА, АЛИ О ТОМЕ НЕМА НЕПОСРЕДНИХ ПОДАТАКА. У ОКВИРЕ ОВЕ ДЕЛАТНОСТИ У ШИРЕМ СМИСЛУ СПАДА И ОБНОВА ДОДЕЛЕ ПОСЕДА ОДНОСНО ДАРИВАЊЕ ВЕЋ ПОСТОЈЕЋИХ САКРАЛНИХ СРЕДИШТА, О ЧЕМУ ЈЕ ОСТАЛА САЧУВАНА СРАЗМЕРНО ОБИМНА ДИПЛОМАТИЧКА И ДРУГА ГРАЂА. ОСИМ ХИЛАНДАРА И СТУДЕНИЦЕ, КАО МЕСТА У КОЈИМА СУ СВИ СРПСКИ ВЛАДАРИ ОСТАВЉАЛИ СВОЈ ТРАГ, ДЕСПОТ СТЕФАН ЈЕ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ИЗВАН ГРАНИЦА СРБИЈЕ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>НАСТАВИО КТИТОРСКА ПРЕГНУЋА ПРЕДУЗЕТА ОД СТРАНЕ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>КНЕЗА ЛАЗАРА И МОНАХА НИКОДИМА ГРЧИЋА </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>(СВ. НИКОДИМА ТИСМАНСКОГ), КОЈИ ЈЕ УЧЕСТВОВАО У ИЗМИРЕЊУ СРПСКЕ И ЦАРИГРАДСКЕ ЦРКВЕ, И </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>У ВЛАШКОЈ ПОДИГАО МАНАСТИРЕ ТИСМАНУ, ВОДИЦУ, КАО И ВРАТНУ КОД НЕГОТИНА</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. У ЊИМА СЕ, КАКО ИЗГЛЕДА, НА АРХИТЕКТУРИ РАДИЛО И ТОКОМ СТЕФАНОВЕ ВЛАДАВИНЕ. МАНАСТИРИ СУ ЗНАЧАЈНО ПРЕПРАВЉЕНИ ТОКОМ ВРЕМЕНА, АЛИ ЧИНЕ ВАЖНО СВЕДОЧАНСТВО О БЛИСКИМ ВЕЗАМА КОЈЕ СУ ТАДА УСТАНОВЉЕНЕ ИЗМЕЂУ ДВЕ ДРЖАВЕ И ЦРКВЕ, И КОЈЕ СУ ТРАЈАЛЕ И ПОСЛЕ ПАДА СРБИЈЕ .  </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3074" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\VLASKA\vodita4537.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ВЛАШКА, МАНАСТИР ВОДИЦА, СЕДМА И ПОЧЕТАК ОСМЕ ДЕЦЕНИЈЕ 14. ВЕКА – ПОЧЕТАК 15. ВЕКА (ПРВОБИТНА ЦРКВА ЈЕ СРУШЕНА)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4098" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\VLASKA\vodita4544.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="228600" y="5715000"/>
+            <a:ext cx="8610600" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ВЛАШКА, МАНАСТИР ВОДИЦА, РУШЕВИНЕ ПРВОБИТНЕ ЦРКВЕ СВ. АНТОНИЈА, КОЈУ ЈЕ ПОДИГАО СВ. НИКОДИМ ТИСМАНСКИ</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2050" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\VLASKA\RO_GJ_-_Mănăstirea_Tismana.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ВЛАШКА, МАНАСТИР ТИСМАНА, БОГОРОДИЧИНА ЦРКВА СЕДАМДЕСЕТЕ ГОДИНЕ 14. ВЕКА - КРАЈ 14.-ПОЧЕТАК 15. ВЕКА</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5122" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\VLASKA\1024px-Manastir_Vratna2.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="152400"/>
+            <a:ext cx="9144000" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>НЕГОТИН, МАНАСТИР ВРАТНА, ЦРКВА ВАЗНЕСЕЊА, ПОЧЕТАК 14. ВЕКА-ДРУГА ПОЛОВИНА 14. ВЕКА-ОБНОВА У ВРЕМЕ ДЕСПОТА СТЕФАНА</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6146" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\VLASKA\Le_tombeau_nicodeme.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6147" name="Picture 3" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\VLASKA\Reverend_Nicodemus_Prilepsky_and_Tismanski.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6657975" y="0"/>
+            <a:ext cx="2486025" cy="3228975"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="304800" y="6172200"/>
+            <a:ext cx="8534400" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>МАНАСТИР ТИСМАНА, ГРОБ И ПРЕДСТАВА СВ. НИКОДИМА ТИСМАНСКОГ (ГРЧИЋА)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="23554" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\0 KNJIGE I TEKSTOVI\MORAVSKA RUDNIK BORAC STARODUBCEV\01-Crkva_u_Brezovi_02.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6248400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="152400" y="6324600"/>
+            <a:ext cx="8534400" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>             ИВАЊИЦА, СЕЛО БРЕЗОВА, ЦРКВА СВ. НИКОЛЕ</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6863417"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ДУБОКО НА ЗАПАДНИМ СТРАНАМА ДРЖАВЕ, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ЦРКВА СВ. НИКОЛЕ У БРЕЗОВИ У КОД ИВАЊИЦЕ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, СЛИКОВИТ ЈЕ ПРИМЕР ПРОБЛЕМА У ИСТРАЖИВАЊИМА ОСОБИТО РАЗДОБЉА ПОЗНОСРЕДЊОВЕКОВНЕ УМЕТНОСТИ. НАЈПРЕ, САМО ИМЕ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>БРЕЗОВА</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ПОЈАВЉУЈЕ СЕ НА ВИШЕ ЛОКАЦИЈА У СРЕДЊОВЕКОВНОЈ СРБИЈИ, ПА ПОДАЦИ КАКО ИЗ САВРЕМЕНЕ ДИПЛОМАТИЧКЕ ГРАЂЕ ТАКО И ИЗ ТУРСКИХ ПОПИСА УМЕЈУ ДА ДЕЛУЈУ НЕДОВОЉНО ЈАСНО, ЈЕР СЕ УВЕК НЕ ЗНА НА КОЈЕ СЕ МЕСТО МИСЛИ. ТАКО СЕ ТОПОНИМ, ПОД УСЛОВОМ ДА ЈЕ ЗАИСТА РЕЧ О ОВОЈ БРЕЗОВИ, ПОЈАВЉУЈЕ ВЕЋ КРАЈЕМ 13. ВЕКА, СРЕДИНОМ 14. ВЕКА СА ЦРКВОМ ПОСВЕЋЕНОМ ДРУГИМ ПАТРОНИМА, У ДРУГОЈ ПОЛОВИНИ 15. ВЕКА У ТУРСКИМ ИЗВОРИМА СА МАНАСТИРСКОМ ЦРКВОМ. НИ ЈЕДАН ОД ПОДАТАКА НЕ ГОВОРИ О КТИТОРУ ИЛИ О ОКОЛНОСТИМА НАСТАНКА. С ДРУГЕ СТРАНЕ, ПРОБЛЕМ СЕ ДОНЕКЛЕ РАЗРЕШАВА ЧИЊЕНИЦОМ ДА СЕ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>НА СЛОЈУ ЖИВОПИСА 17. ВЕКА</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, ДО ДАНАС ОЧУВАЛА, НАЈВЕРОВАТНИЈЕ ПОНОВЉЕНА ПО СТАРИЈОЈ ПРЕДСТАВИ,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ФИГУРА ДЕСПОТА СТЕФАНА</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, И ТО СА РАЗВИЈЕНОМ ИНТИТУЛАЦИЈОМ НАЛИК ОНОЈ У РЕСАВИ.ТО БИ ВЕРОВАТНО ГОВОРИЛО У ПРИЛОГ ЊЕГОВОМ КТИТОРСТВУ ХРАМУ НА КОЈЕМ СУ УСТАНОВЉЕНА ТРИ РАЗЛИЧИТА НАЧИНА ЗИДАЊА ИЗ РАЗНИХ ЕПОХА.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" u="sng" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6863417"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>УЗ НАВЕДЕНО, СПОМЕНИЦИ ДЕСПОТОВИНЕ, ОД ОНИХ УЗОРНО ОЧУВАНИХ, ЗНАЧАЈНО ПРЕПРАВЉЕНИХ ИЛИ ПРЕТРАЈАЛИХ САМО У АРХЕОЛОШКОМ СЛОЈУ, НАЈЧЕШЋЕ НЕ ПОСЕДУЈУ ИЗВОРНЕ ПОДАТКЕ КОЈИМА БИ СЕ БЛИЖЕ МОГЛИ ИДЕНТИФИКОВАТИ ИЛИ ВЕЗАТИ УЗ ИМЕ ОДРЕЂЕНОГ КТИТОРА. ТАКВА СИТУАЦИЈА У ИНАЧЕ НЕ МАЛОЈ ЗБИРЦИ ПРАВНИХ ДОКУМЕНАТА КОЈЕ ЈЕ ДЕСПОТОВА ДВОРСКА КАНЦЕЛАРИЈА ИЗДАВАЛА, ЧИНИ ДА ЈЕ ДО ДАНАС ОСТАО НЕДОВОЉНО ИСТРАЖЕН НИЗ СВЕТИЛИШТА КОЈА СУ БИЛО НА СТАРИЈИМ КУЛТНИМ МЕСТИМА, БИЛО ИЗНОВА, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ПО ГРАДИТЕЉСКИМ СВОЈСТВИМА ИЗВЕСНО БИЛА ГРАЂЕНА У ДОБА ЛАЗАРА, СТЕФАНА ИЛИ ЊЕГОВИХ НАСЛЕДНИКА. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ОВАКВОЈ СИТУАЦИЈИ ДОПРИНОСИ И ЧИЊЕНИЦА ДА ЈЕ СРБИЈА У ДЕЦЕНИЈАМА ПОСЛЕ КОСОВА БИЛА ПОПРИШТЕ СУКОБА ИЗМЕЂУ СТЕФАНА И ВУКА. ОДАТЛЕ НЕПОСТОЈАЊЕ ПРВОРАЗРЕДНИХ ИЗВОРА МОЖЕ МАКАР ДОНЕКЛЕ БИТИ ОБЈАШЊЕНО СВЕСНИМ ЗАБОРАВЉАЊЕМ КУЛТНИХ МЕСТА ОНИХ ВЕЛИКАША КОЈИ СУ СЕ МОГЛИ НАЛАЗИТИ НА СТРАНИ МЛАЂЕГ БРАТА, ЈЕДНАКО КОЛИКО И КАСНИЈИМ ДЕШАВАЊИМА ОД ВРЕМЕНА НОВИХ ОДНОСНО КОНАЧНИХ ПРОДОРА ОТОМАНСКИХ ТРУПА У ОВЕ КРАЈЕВЕ. СТОГА МНОГЕ ОД ТАКВИХ ЗАДУЖБИНА ТЕК ЧЕКАЈУ СВОЈЕ ПРОУЧАВАОЦЕ.   </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2050" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\1024px-Golubac.JPG"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="25400"/>
+            <a:ext cx="9144001" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="152400" y="152400"/>
+            <a:ext cx="8686800" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ГОЛУБАЦ НА ДУНАВУ, ЈЕДНА ОД НАЈВАЖНИЈИХ СРЕДЊОВЕКОВНИХ СТРАТЕШКИХ ТАЧАКА У ОВОМ ДЕЛУ СРБИЈЕ</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7170" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\MORAVSKA NOVE SLIKE\lepenac.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6248399"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="152400" y="6150114"/>
+            <a:ext cx="8991600" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>БРУС, МАНАСТИР ЛЕПЕНАЦ, ДОЊА ЗОНА ИЗ СТАРИЈЕГ СЛОЈА ВЕРОВАТНО 14. ВЕКА, ГОРЊИ ДЕЛОВИ ПОДИГНУТИ КАСНИЈЕ</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7171" name="Picture 3" descr="E:\STEVOVIC SVE 2020\003 SLIKE POSAO SVE\001 SLIKE BAZA\SLIKE SREDNJOVEKOVNA SRBIJA\Moravska Srbija\Osnove\Lepenac.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="2032000" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8196" name="Picture 4" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\MORAVSKA NOVE SLIKE\melentija2.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 3" descr="C:\Users\Ivan\Downloads\Untitled.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="4274561"/>
+            <a:ext cx="3124200" cy="2583439"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>БРУС, МАНАСТИР МЕЛЕНТИЈА, РУШЕВИНЕ ЦРКВЕ СВ. СТЕФАНА, КРАЈ 14.-ПОЧЕТАК 15. ВЕКА, СА МОГУЋИМ ИНТЕРВЕНЦИЈАМА У ВРЕМЕ ДЕСПОТА ЂУРЂА БРАНКОВИЋА  </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11266" name="Picture 2" descr="C:\Users\Ivan\Downloads\L'eglise_Melentija_rosace_reconstruite.tif.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="6858000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6858000" y="2286000"/>
+            <a:ext cx="2286000" cy="2862322"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>МЕЛЕНТИЈА, РЕКОНСТРУИСАНА РОЗЕТА НАЧИНОМ ИЗРАДЕ БЛИСКА ИСТОВЕТНОМ УКРАСУ КАЛЕНИЋА</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6863417"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ЗА РАЗЛИКУ ОД ПРЕТХОДНА ДВА МАНАСТИРА ПРАКТИЧНО ПОТПУНО НЕПОЗНАТЕ ПРОШЛОСТИ И ОКОЛНОСТИ НАСТАНКА, БОЉЕ ЈЕ ОЧУВАНА НЕДАЛЕКА ЦРКВА </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ПОСВЕЋЕНА СВ. ИЛИЈИ У ОКВИРУ МАНАСТИРА РУДЕНИЦЕ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. ПРВОБИТНО ЈЕ ХРАМ БИО ПОДИГНУТ НА БАШТИНСКИМ ПОСЕДИМА ВЛАСТЕЛИНА ВУКОСАВЕ И ВУКАШИНА. ТО СЕ ДОГОДИЛО ПОСЛЕ 1402.Г. БУДУЋИ ДА СУ СЕ У ЦРКВИ ОЧУВАЛИ И ЊИХОВИ ПОРТРЕТИ И ПРЕДСТАВЕ ВУКА ЛАЗАРЕВИЋА И СТЕФАНА СА СИМБОЛИМА ДЕСПОТСКОГ ДОСТОЈАНСТВА. ТО БИ ОВУ ЦЕЛИНУ ХРОНОЛОШКИ ОПРЕДЕЉИВАЛО САСВИМ БЛИСКО СПОМЕНУТОЈ СТЕФАНОВОЈ ПРЕДСТАВИ ВЛАДАРСКЕ ИНВЕСТИТУРЕ У ЉУБОСТИЊИ. ЧИЊЕНИЦА ДА ВЛАСТЕОСКУ ЗАДУЖБИНУ У РУКАМА НОСИ ДЕСПОТ, УКАЗУЈЕ НА ХИЈЕРАРХИЈСКИ ОДНОС ЗНАЧАЈНО РАЗЛИЧИТ ОД ОНОГА КОЈИ ЈЕ НЕШТО КАСНИЈЕ БИО ПРИКАЗАН НА ФРЕСЦИ У КАЛЕНИЋУ. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>АРХИТЕКТУРА РУДЕНИЦЕ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ИЗВЕДЕНА ЈЕ ПО УОБИЧАЈЕНОМ МОДЕЛУ САЖЕТОГ УПИСАНОГ КРСТА СА БОЧНИМ КОНХАМА, СА МАЛТЕРНОМ ОПЛАТОМ НА КОЈОЈ ЈЕ ПОДРАЖАВАНО ЗИДАЊЕ У КАМЕНУ И ОПЕЦИ. ПЛАСТИКА РУДЕНИЦЕ, РУДИМЕНТАРНИХ ФОРМИ И КРУТОГ НАЧИНА ИЗВОЂЕЊА, ВРЕДАН ЈЕ ИЗВОР ЗА ПОЗНАВАЊЕ ПРАКСЕ РАДА ЛОКАЛНИХ МАЈСТОРА У ГОДИНАМА ПОСЛЕ КОСОВСКЕ БИТКЕ.    </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9218" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\034.JPG"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>АЛЕКСАНДРОВАЦ, РУДЕНИЦА, ЦРКВА СВ. ИЛИЈЕ, ПОСЛЕ 1402.Г, ИЗГЛЕД ПОСЛЕ ОБНОВЕ КОЈОМ ЈЕ НОВА МАЛТЕРНА ОПЛАТА ИЗВЕДЕНА ПО ТРАГОВИМА ПРВОБИТНЕ </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9219" name="Picture 3" descr="E:\STEVOVIC SVE 2020\003 SLIKE POSAO SVE\001 SLIKE BAZA\SLIKE SREDNJOVEKOVNA SRBIJA\Moravska Srbija\Rudenica\068rudenicaosnova.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="5257801"/>
+            <a:ext cx="2677327" cy="1600200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="152400" y="5534561"/>
+            <a:ext cx="8610600" cy="1323439"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>РУДЕНИЦА, СВ. ИЛИЈА, ПРЕДСТАВА ВУКОСАВЕ И ВУКАШИНА НА ЈУЖНОМ ЗИДУ, ЗНАТНО НИЖИХ ФИГУРА, И ДЕСПОТА СТЕФАНА И ВУКА ЛАЗАРЕВИЋА НА СУСЕДНОМ ДЕЛУ ЗАПАДНОГ ЗИДА, СА МОДЕЛОМ ХРАМА</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10246" name="Picture 6" descr="E:\STEVOVIC SVE 2020\003 SLIKE POSAO SVE\001 SLIKE BAZA\SLIKE SREDNJOVEKOVNA SRBIJA\Moravska Srbija\Rudenica\005 ruden juz i zap zid.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="5464822"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12290" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\039P7264165.JPG"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5831703" cy="5334000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12291" name="Picture 3" descr="C:\Users\Ivan\Videos\Desktop\P7264032.JPG"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6172200" y="-1"/>
+            <a:ext cx="2971800" cy="5357611"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="152400" y="5715000"/>
+            <a:ext cx="8686800" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>РУДЕНИЦА, СВ. ИЛИЈА, РОЗЕТА И УКРАС ОКВИРА БИФОРЕ (стубићи су на свим прозорима били уништени пре обнове)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13314" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\1KOSMAJ RUDNIK\GRUZA BORAC CESTIN\1280px-Wiki_Šumadija_X_Crkva_svetog_arhangela_Mihajla_(Borač)_309.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="-1"/>
+            <a:ext cx="9144000" cy="6858001"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="152400" y="5715000"/>
+            <a:ext cx="8686800" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>КНИЋ, БОРАЧ, ЦРКВА СВ. МИХАИЛА, МОГУЋЕ ИЗ ПРВИХ ДЕЦЕНИЈА 15. ВЕКА, СА ЗНАЧАЈНИМ ПРЕПРАВКАМА И ЖИВОПИСОМ ИЗ 16. СТОЛЕЋА И КАСНИЈЕ  </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13315" name="Picture 3" descr="C:\Users\Ivan\Videos\Desktop\Untitled.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1" y="0"/>
+            <a:ext cx="3846830" cy="1981200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14338" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\1KOSMAJ RUDNIK\GRUZA BORAC CESTIN\Манастир_у_Честину_-_Каменац_01.JPG"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="-1" y="0"/>
+            <a:ext cx="6267373" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6248400" y="2133600"/>
+            <a:ext cx="2895600" cy="3170099"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ГРУЖА (КНИЋ), ЧЕСТИН, МАНАСТИР КАМЕНАЦ, МОГУЋЕ ИЗ ДРУГЕ ДЕЦЕНИЈЕ 15. ВЕКА, ИЗГЛЕД ПОСЛЕ ВЕЛИКЕ САВРЕМЕНЕ ОБНОВЕ</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="21506" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\MORAVSKA NOVE SLIKE\GOROVIC.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="5486400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="152400" y="5638800"/>
+            <a:ext cx="8763000" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>СМЕДЕРЕВСКА ПАЛАНКА, ГОРОВИЧ, ЦРКВА НА СТАРОМ И САВРЕМЕНОМ ГРОБЉУ, НЕИСТРАЖЕНА</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6863417"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ПРЕДУСЛОВИ ЧЕТВРТИНУ ВЕКА ДУГОМ ОПОРАВЉЕНОМ ЖИВОТУ ДЕСПОТОВИНЕ ЗАСНИВАЛИ СУ СЕ КАО И ПРЕ, НА ЕКОНОМСКОЈ МОЋИ ПРОИСТЕКЛОЈ ИЗ ЕКСПЛОАТАЦИЈЕ РУДНИКА, И ИНТЕНЗИВНОЈ ТРГОВИНИ ПРЕКО ДУБРОВАЧКИХ И КОТОРСКИХ КОЛОНИЈА. СТЕФАН ЈЕ ДО 1410.Г. УСПЕО ДА ПОБЕДИ У ГРАЂАНСКОМ РАТУ СА БРАТОМ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ВУКОМ ЛАЗАРЕВИЋЕМ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, А ДО 1412. ОКОНЧА СУКОБ И ПОСТИГНЕ ТРАЈАН МИР СА </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ЂУРЂЕМ БРАНКОВИЋЕМ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, СИНОМ ВУКА БРАНКОВИЋА. ТИМЕ ЈЕ БИЛА ЗАГАРАНТОВАНА И ЛОЈАЛНОСТ ВЛАСТЕЛЕ НА ВЕЛИКОЈ ТЕРИТОРИЈИ КОЈУ ЈЕ ДРЖАВА ЗАУЗИМАЛА. НА МЕЂУНАРОДНОМ ПЛАНУ, КРАТКОТРАЈАН БРАК СА </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ЈЕЛЕНОМ ГАТИЛУЗИ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, РОЂАКОМ ВАСИЛЕВСА МАНОЈЛА </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>II </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ПАЛЕОЛОГА, КОЈА СЕ, МЕЂУТИМ, УБРЗО ПОСЛЕ 1406-07.Г. НЕ НАЛАЗИ У ИЗВОРИМА, ОБЕЗБЕДИО МУ ЈЕ РЕПУТАЦИЈУ У ЦАРИГРАДУ. С ДРУГЕ СТРАНЕ, ОДНОС СА УГАРСКИМ КРАЉЕМ ДОСЕГАО ЈЕ ДО ПОСЕБНОГ ПОВЕРЕЊА И СТЕФАНОВОГ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>УВОЂЕЊА У НАЈВИШЕ КРУГОВЕ ВЛАДАРА ОНОВРЕМЕНЕ ЕВРОПЕ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: 1408. ЈЕ ПОСТАО ЈЕДАН ОД ВИТЕЗОВА ЖИГМУНДОВОГ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ЗМАЈЕВОГ РЕДА</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, 1414.-1418. БИО ЈЕ УЧЕСНИК ЦРКВЕНОГ САБОРА У КОНСТАНЦУ ПРОТИВ ЈАНА ХУСА, ТОКОМ 20ИХ ГОДИНА НАЛАЗИО </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>С</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Е У УГАРСКИМ ПОХОДИМА НА ХУСИТЕ, И ПРЕГОВОРИМА СА КРАЉЕВИМА ПОЉСКЕ И ЛИТВЕ.   </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="22530" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\Crkva Sv.Stefana,jugozapadna  strana 2.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="228600" y="5842337"/>
+            <a:ext cx="8763000" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>СМЕДЕРЕВСКА ПАЛАНКА, МАНАСТИР КОПОРИН, ЦРКВА СВ. СТЕФАНА, ЗАДУЖБИНА НЕПОЗНАТОГ ВЛАСТЕЛИНА, ПОСЛЕ 1402.Г. (према инсигинијама представе деспота Стефана)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="22531" name="Picture 3" descr="E:\STEVOVIC SVE 2020\003 SLIKE POSAO SVE\001 SLIKE BAZA\SLIKE SREDNJOVEKOVNA SRBIJA\Moravska Srbija\Koporin\107koporin osnova.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="3885698" cy="1752600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6863417"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ЗАХВАЉУЈУЋИ ЕКСПЛОАТАЦИЈИ РУДЕ И ТРГОВИНИ, У АРЕАЛУ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ПЛАНИНЕ РУДНИК </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> МОГУ СЕ СКУПНО САГЛЕДАТИ ХРОНОЛОШКИ УГЛАВНОМ НЕДОВОЉНО ПРЕЦИЗНО ОДРЕЂЕНИ, АЛИ УЗ ИЗУЗЕТКЕ И НЕДОВОЉНО ПРОУЧЕНИ ЦРКВЕНИ СПОМЕНИЦИ. ЧИЊЕНИЦА ДА ЈЕ ТЕРИТОРИЈА ПРИПАДАЛА КРАЉУ ДРАГУТИНУ ДОВЕЛА ЈЕ ДО ЗАСНИВАЊА ВИШЕ КУЛТНИХ МЕСТА КРАЈЕМ 13. И ПОЧЕТКОМ 14. ВЕКА, А КТИТОРСКА ДЕЛАТНОСТ НАСТАВЉЕНА ЈЕ ОД СТРАНЕ ДЕСПОТОВЕ ВЛАСТЕЛЕ. СИСТЕМАТСКА АРХЕОЛОШКА ИСТРАЖИВАЊА ОВЕ ЕКОНОМСКИ ПОСЕБНО ВАЖНЕ ОБЛАСТИ, ТЕК СУ У НОВИЈЕ ВРЕМЕ ДОВЕЛА ДО ОТКРИЋА КОЈА ДОНЕКЛЕ ЈАСНИЈОМ ЧИНЕ ИСТОРИЈАТ И ГРАДИТЕЉСКА ОСТВАРЕЊА НЕМАЛОГ БРОЈА КАСНОСРЕДЊОВЕКОВНИХ ПРАВОСЛАВНИХ МАНАСТИРА И ЦРКАВА, АЛИ И ХРАМОВА ЛАТИНСКЕ КОНФЕСИЈЕ ГРАЂЕНИХ ЗА ПОТРЕБЕ ТРГОВАЧКИХ КОЛОНИЈА ПРИМОРСКОГ И УГАРСКОГ СТАНОВНИШТВА. СКУП ГРАДИТЕЉСКИХ ПОЈЕДИНОСТИ И ПОРЕД КАСНИЈИХ ИНТЕРВЕНЦИЈА, И ДАНАС ПОКАЗУЈЕ ВЕЗУ РУДНИЧКЕ ОБЛАСТИ СА УГАРСКОМ, КОЈА ЈЕ ИМАЛА ПЕРМАНЕНТНЕ АСПИРАЦИЈЕ ПРЕМА ЊЕНИМ РЕСУРСИМА. ОВА ЗНАЧАЈНА ТЕМА, МЕЂУТИМ, КАО И ЦЕЛОКУПНИ САКРАЛНИ ПРОФИЛ РУДНИЧКОГ КРАЈА, ОСТАЈУ ПРЕДМЕТ БУДУЋИХ РАДОВА.  </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="15362" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\1KOSMAJ RUDNIK\RUDNIK\Petkovica_Monastery_at_Rudnik_Mountain,_central_Serbia_-_panoramio.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1323439"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>РУДНИК,СТРАГАРИ, МАНАСТИР ПЕТКОВИЦА, КРАЈ 13-КРАЈ 14. ВЕКА (СТАРИЈОЈ ФАЗИ ПРИПАДАЛА ЈЕ ЦРКВА, КРАЈЕМ 14. ВЕКА ПОДИГНУТА ЈЕ ПРИПРАТА У ВИДУ МАСИВНЕ КУЛЕ И ЈУЖНИ ПАРАКЛИС)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="15364" name="Picture 4" descr="C:\Users\Ivan\Videos\Desktop\PETKOVICA.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="25401" y="5105400"/>
+            <a:ext cx="2636714" cy="1752600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="7" name="Straight Arrow Connector 6"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="3581400"/>
+            <a:ext cx="838200" cy="1828800"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="FFFF00"/>
+            </a:solidFill>
+            <a:tailEnd type="arrow"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="9" name="Straight Arrow Connector 8"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="685800" y="3581400"/>
+            <a:ext cx="152400" cy="2133600"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:tailEnd type="arrow"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="11" name="Straight Arrow Connector 10"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="3581400"/>
+            <a:ext cx="457200" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:tailEnd type="arrow"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16386" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\Untitled.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="152400" y="6096000"/>
+            <a:ext cx="8763000" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>СТРАГАРИ, ПЕТКОВИЦА, ИЗГЛЕД РУШЕВИНА ЦРКВЕ ПРЕ ОБНОВЕ ПОЧЕВ ОД 1970.Г.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17410" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\1KOSMAJ RUDNIK\RUDNIK\800px-Wiki_Šumadija_X_Blagoveštenje_Rudničko_Monastery_816.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5080000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5181600" y="1981200"/>
+            <a:ext cx="3810000" cy="2554545"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>РУДНИК, СТРАГАРИ, МАНАСТИР БЛАГОВЕШТЕЊА, ЦРКВА СА АПСИДОМ С ПОЧЕТКА 15. ВЕКА, ПРИПРАТА ВЕРОВАТНО ИЗ 17, ЗВОНИК ИЗ СРЕДИНЕ 19. СТОЛЕЋА</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18434" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\1KOSMAJ RUDNIK\RUDNIK\1280px-Wiki_Šumadija_X_Voljavca_Monastery_670.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="-1" y="0"/>
+            <a:ext cx="9147573" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1323439"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>РУДНИК, СТРАГАРИ, МАНАСТИР ВОЉАВЧА, ЦРКВА СВ. АРХАНЂЕЛА, ЗАДУЖБИНА ВЛАСТЕЛИНА МИХАИЛА КОНЧИНОВИЋА ИЗ ДВАДЕСЕТИХ ГОДИНА 15. ВЕКА, ЗВОНИК ИЗ ПРВЕ ПОЛОВИНЕ 19. ВЕКА</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="19458" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\1KOSMAJ RUDNIK\RUDNIK\1280px-Man._Nikolje.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144825" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>РУДНИК, ДОЊА ШАТОРЊА, ЦРКВА СВ. НИКОЛЕ, ЗАДУЖБИНА ВЛАСТЕЛИНА НИКОЛЕ ДОРЕЧНОВИЋА, 1425.Г. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="20482" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\1KOSMAJ RUDNIK\RUDNIK\800px-Wiki_Šumadija_V_Nikolje_Rudničko_Monastery_480.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5080000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="20483" name="Picture 3" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\1KOSMAJ RUDNIK\RUDNIK\NIKOLJE SATORNJA.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5867400" y="0"/>
+            <a:ext cx="3276600" cy="4109694"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5105400" y="4303455"/>
+            <a:ext cx="4038600" cy="2554545"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ДОЊА ШАТОРЊА, СВ. НИКОЛА, ПОГЛЕД СА СЕВЕРОЗАПАДА, ОСНОВА И ПРЕСЕК ПОСТОЈЕЋЕГ СТАЊА. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>СРЕДЊОВЕКОВНИ ПЕРИОД: ЦРКВА И ПРИПРАТА</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; КУПОЛА И ЗВОНИК ИЗ 19. ВЕКА  </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6863417"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ЗА РАЗЛИКУ ОД НАВЕДЕНИХ РУДНИЧКИХ СВЕТИЛИШТА, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ЦРКВА СВ. НИКОЛЕ У СЕЛУ РАМАЋИ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>КОД СТРАГАРА ОДАВНО СЕ НАЛАЗИ У СРЕДИШТУ ПАЖЊЕ ИСТРАЖИВАЧА, ПРЕ СВЕГА ЗБОГ ОЧУВАНИХ ПРЕДСТАВА КТИТОРА И ВЛАДАРА. У АРХИТЕКТОНСКОМ ПОГЛЕДУ РЕЧ ЈЕ О СРАЗМЕРНО СКРОМНОЈ ЈЕДНОБРОДНОЈ ГРАЂЕВИНИ ИЗВЕДЕНОЈ ОД ЛОКАЛНОГ КАМЕНА, КОЈИ ЈЕ СВАКАКО БИО ПОКРИВЕН МАЛТЕРОМ, БЕЗ УКРАСА, СА ВИСОКОМ КУПОЛОМ НА ПОСТОЉУ НАД УКРСНИЦОМ СВОДОВА ЗАВРШЕНИХ ПРЕЛОМЉЕНИМ ЗАБАТИМА. ОНО ШТО У ИДЕНТИФИКОВАЊУ ХРАМА ИЗАЗИВА НЕДОУМИЦУ, САБРАНУ У ДВА НЕДАВНА ТЕКСТА, ЈЕСТЕ ЧИЊЕНИЦА ДА СЕ НЕ МОЖЕ АПСОЛУТНО ПОИСТОВЕТИТИ СА ОНОВРЕМЕНИМ РУДНИЧКИМ ЦРКВАМА ПОЗНАТИМ И ПОСВЕЋЕНИМ ОВОМ ПАТРОНУ. С ДРУГЕ СТРАНЕ, И НАСЛИКАНИ ПОРТРЕТИ ВЛАДАРА ТУМАЧЕНИ СУ ЗНАЧАЈНО ОПРЕЧНО, ПА СЕ У ОВОМ ТРЕНУТКУ ЖИВОПИСАЊЕ ЦРКВЕ ДАТУЈЕ ИЛИ У ГОДИНЕ ПРЕД САМУ ПРОПАСТ ДЕСПОТОВИНЕ, ИЛИ, ШТО ДЕЛУЈЕ ВЕРОВАТНИЈЕ ИМАЈУЋИ У ВИДУ ПОРТРЕТ НАСЛИКАНЕ ВЛАДАРКЕ, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>КАО ЈЕДИНИ ОЧУВАНИ ПРИКАЗ ЈЕЛЕНЕ ГАТИЛУЗИ УЗ СУПРУГА</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. САМИМ ТИМ, ЦРКВА У РАМАЋИ МОРАЛА ЈЕ НАСТАТИ НАЈКАСНИЈЕ ДО 1406-1407.Г. ИМАЈУЋИ У ВИДУ ТО ДА ЈЕ ЈЕЛЕНА ВЕРОВАТНО УБРЗО УМРЛА    </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="24579" name="Picture 3" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\2RAMACA\1280px-Wiki_Šumadija_X_Crkva_Sv._Nikole_(Ramaća)_579.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="-1"/>
+            <a:ext cx="9144000" cy="6093619"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="5842337"/>
+            <a:ext cx="9144000" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  СТРАГАРИ, РАМАЋА, СВ. НИКОЛА, ИЗГЛЕД СЕВЕРНЕ СТРАНЕ, ИЗГРАДЊА ВЕРОВАТНО ПОЧЕТКОМ 15. ВЕКА, ОСЛИКАВАЊЕ ИСТОВРЕМЕНО ИЛИ КРАЈЕМ ШЕСТЕ ДЕЦЕНИЈЕ 15. ВЕКА</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="24580" name="Picture 4" descr="E:\STEVOVIC SVE 2020\003 SLIKE POSAO SVE\001 SLIKE BAZA\SLIKE SREDNJOVEKOVNA SRBIJA\Moravska Srbija\Ramaca\105ramaca osnova.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6400801" y="0"/>
+            <a:ext cx="2743200" cy="2328810"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -7666,420 +11637,4829 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6863417"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
                 <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>ПРОСТОРНИ КОНЦЕПТ БОГОРОДИЧИНЕ ЦРКВЕ У РАЗВИЈЕНОМ ВИДУ ЗАДРЖАО ЈЕ СВЕ НАЈВАЖНИЈЕ КОМПОНЕНТЕ ПРЕТХОДНИХ  ПОЗНАТИХ НЕМАЊИНИХ ЗАДУЖБИНА, СВ. НИКОЛЕ И ЂУРЂЕВИХ СТУПОВА. ПРОСТОР ТИПОЛОШКИ ОДРЕЂЕНЕ ЈЕДНОБРОДНЕ ЦРКВЕ СА КУПОЛОМ ПОДЕЉЕН ЈЕ НА </a:t>
+              <a:t>И ПОРЕД УВИДА У ОВЕ И МНОГЕ ДРУГЕ ПОДАТКЕ, ЈАСНО РЕНЕСАНСНА ЛИЧНОСТ ДЕСПОТА СТЕФАНА ЈОШ УВЕК НИЈЕ ДОБИЛА СВЕОБУХВАТНУ СТУДИЈУ. У ИСТО ВРЕМЕ, ДЕСПОТ ЈЕ БИО УЗОРНИ ДРЖАВНИК КАКО НА СПОЉНОМ ТАКО И НА УНУТРАШЊЕМ ПЛАНУ, ЧЕМУ СЕ КАО ПРИМЕР МОЖЕ НАВЕСТИ УСТАНОВЉЕЊЕ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" i="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ЗАКОНА О РУДНИЦИМА </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
                 <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>ВЕЛИКУ ПРИПРАТУ </a:t>
-[...116 lines deleted...]
-              <a:t>, КОЈИ ЈЕ САСТАВИО МОНАХ САВА НЕМАЊИЋ, НЕ ПРУЖА МЕЂУТИМ НЕПОСРЕДНЕ ОДГОВОРЕ НА ПИТАЊА О НАМЕНИ ВЕСТИБИЛА.   </a:t>
+              <a:t>ИЛИ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" i="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>НОВОБРДСКОГ ЗАКОНА</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, ЈЕДИНСТВЕНОГ СРПСКОГ ПРАВНОГ СПИСА КОЈИ ЈЕ ПОЧИВАО НА ПОЗНАВАЊУ ЕВРОПСКИХ РЕГУЛА ИСТЕ ВРСТЕ. ДЕСПОТОВА ДВОРСКА КАНЦЕЛАРИЈА, ВЕЋ ПО РЕЧЕНОМ, БИЛА ЈЕ УРЕЂЕНА ЗА КОМУНИКАЦИЈУ НА ВИШЕ ЈЕЗИКА. У БУДИМУ ЈЕ ДО ДАНАС ОЧУВАНА ЊЕГОВА ПАЛАТА, У КОЈОЈ ЈЕ ОДСЕДАО ПРИ БОРАВКУ НА УГАРСКОМ ДВОРУ. С ДРУГЕ СТРАНЕ, СТЕФАН ЛАЗАРЕВИЋ БИО ЈЕ ПОСЕБНО ПОСВЕЋЕН ПРАВОСЛАВНОЈ ЦРКВИ: ОСТАВШИ БЕЗ СУПРУГЕ И ДЕЦЕ ПОНОВО СЕ НИЈЕ ЖЕНИО, А ПОСЕБНУ НАКЛОНОСТ ИСКАЗИВАО ЈЕ ПРЕМА МОНАСИМА КОЈИ СУ У СРБИЈУ ПРИСТИЗАЛИ СА СВИХ СТРАНА.  ДО 1418.Г. ДОВРШИО ЈЕ ГРОБНУ ЦРКВУ У МАНАСТИРУ РЕСАВИ, ЊЕГОВИМ ЗАЛАГАЊЕМ ТУ И НА ДРУГИМ МЕСТИМА НАСТАЛА СУ БРОЈНА МОНАШКА ПРЕПИСИВАЧКА СРЕДИШТА, А И ОН САМ ЈЕ БИО АУТОР ВИШЕ КЊИЖЕВНИХ РАДОВА. ПО ОНОМЕ ШТО СЕ МОЖЕ НАСЛУТИТИ, ДЕСПОТОВА ЛИЧНА БИБЛИОТЕКА БИЛА ЈЕ ПОСЕБНО БОГАТА.   </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="25602" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\061 ram ktit kom juz zid zap deo.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6033722"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="152400" y="6096000"/>
+            <a:ext cx="8686800" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>РАМАЋА, СВ. НИКОЛА, ПРЕДСТАВА КТИТОРА СА МОДЕЛОМ ХРАМА НА ЈУЖНОМ ЗИДУ НАОСА</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="26626" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\Untitled.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="6526448" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6553200" y="2057400"/>
+            <a:ext cx="2590800" cy="2862322"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>РАМАЋА, СВ. НИКОЛА, ВЕРОВАТНА ЈЕДИНА ПРЕДСТАВА ДЕСПОТОВЕ СУПРУГЕ ЈЕЛЕНЕ ГАТИЛУЗИ</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6863417"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>НА ДРУГОЈ СТРАНИ РУДНИКА, У БЛИЗИНИ ЉИГА, ОЧУВАЛА СУ СЕ ЈОШ ДВЕ ВАЖНЕ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ЦРКВЕ У СУСЕДНИМ СЕЛИМА ДИЋИ И СЛАВКОВИЦА</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. НИСУ НАСТАЛЕ У ВРЕМЕ ДЕСПОТОВИНЕ, АЛИ СУ ОБЕ ИЗВЕСНО БИЛЕ АКТИВНЕ, А У СЛУЧАЈУ ДРУГЕ, МОЖДА И ПОСЕБНО ПОШТОВАНЕ У ОВО ВРЕМЕ. ПРВА ЈЕ БИЛА ЗАВРШЕНА ВЕЋ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ПОЧЕТКОМ 14. ВЕКА, КАО МАЛА ПРИДВОРНА ОДНОСНО ГРОБНА ЗАДУЖБИНА МИЛУТИНОВОГ И СТЕФАНОВОГ ЧЕЛНИКА ВЛГДРАГА, КОЈИ СЕ ПРЕМА ТЕКСТУ НАТПИСА НА ГРОБНОЈ ПЛОЧИ, УПОКОЈИО 1327, И ЊЕГОВЕ СУПРУГЕ “ГОСПОЂЕ” ВЛАДИСЛАВЕ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. ЗНАТНО ЈЕ ЗАГОНЕТНИЈЕ СЛАВКОВИЧКО СВЕТИЛИШТЕ, ОБРАЗОВАНО ДОГРАДЊАМА У ВИШЕ МАХОВА: НАЈСТАРИЈИ ДЕО ЧИНИО ЈЕ ЈЕДНОБРОДНИ ОРГАНИЗАМ ВЕРОВАТНО ТАКОЂЕ С ПОЧЕТКА 14. ВЕКА. ОВОЈ СТРУКТУРИ НАКНАДНО ЈЕ ДОДАТАКУПОЛА И ПРИПРАТА СА ПРОСТОРИЈОМ УЗ ЈУЖНИ ЗИД, А ОСТАЦИ ГРАЂЕВИНА У ОКОЛИНИ УКАЗУЈУ НА ПРЕРАСТАЊЕ У МАНАСТИРСКУ ЦРКВУ. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ОВА ИНТЕРВЕНЦИЈА ИЗВЕСНО СЕ ДОГОДИЛА ТОКОМ ПРВЕ ПОЛОВИНЕ 15. ВЕКА. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ПОСЕБНУ И НЕРАЗЈАШЊЕНУ СИТУАЦИЈУ ПРЕДСТАВЉАЈУ НАЛАЗИ ТРИ ИЗУЗЕТНО МАСИВНА КАМЕНА САРКОФАГА УКОПАНА У ЗЕМЉУ. ПРЕМА УЗДРЖАНОМ УВЕРЕЊУ, РЕЧ ЈЕ О ГРОБНИЦАМА ДЕСПОТА ЂУРЂА БРАНКОВИЋА, СУПРУГЕ ЈЕЛЕНЕ И СИНА ЛАЗАРА.   </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="27650" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\1KOSMAJ RUDNIK\RUDNIK\SLAVKOVICA DICI\Dići,_Crkva_i_nekropola_022.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="-1"/>
+            <a:ext cx="9144000" cy="6098345"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="5257800"/>
+            <a:ext cx="9144000" cy="1631216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ЉИГ, ДИЋИ, ГРОБНА ЦРКВА ЧЕЛНИКА ВЛГДРАГА И ВЛАДИСЛАВЕ ПОСЛЕ ПОТПУНЕ ОБНОВЕ. ЕЛЕМЕНТЕ УГАРСКЕ АРХИТЕКТУРЕ ПРЕДСТАВЉАЈУ НИСКИ КОНТРАФОРИ БЕЗ ЈАСНЕ СТАТИЧКЕ УЛОГЕ. ТАКОЂЕ, НА ЗАПАДНОЈ СТРАНИ ДОДАВАНИ СУ МАЛИ ПРЕДПРОСТОРИ</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="5" name="Straight Arrow Connector 4"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="762000" y="3810000"/>
+            <a:ext cx="1752600" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FFFF00"/>
+            </a:solidFill>
+            <a:tailEnd type="arrow"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="7" name="Straight Arrow Connector 6"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="685800" y="3581400"/>
+            <a:ext cx="2590800" cy="1295400"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FFFF00"/>
+            </a:solidFill>
+            <a:tailEnd type="arrow"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="9" name="Straight Arrow Connector 8"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="685800" y="3429000"/>
+            <a:ext cx="3429000" cy="1524000"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FFFF00"/>
+            </a:solidFill>
+            <a:tailEnd type="arrow"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="28674" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\1KOSMAJ RUDNIK\RUDNIK\SLAVKOVICA DICI\1280px-Slavkovica,_crkvine_018.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9147573" cy="6096000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="5842337"/>
+            <a:ext cx="9144000" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ЉИГ, СЛАВКОВИЦА, БОГОРОДИЧИНА ЦРКВА, ИЗГЛЕД ЈУЖНЕ СТРАНЕ ПРЕ ОБНОВЕ. ОБЕЛЕЖЕНА ЈЕ ПРОСТОРИЈА СА САРКОФАЗИМА</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="5" name="Straight Arrow Connector 4"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" flipV="1">
+            <a:off x="1219200" y="4038600"/>
+            <a:ext cx="1143000" cy="1676400"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FFFF00"/>
+            </a:solidFill>
+            <a:tailEnd type="arrow"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="29699" name="Picture 3" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\1KOSMAJ RUDNIK\RUDNIK\SLAVKOVICA DICI\17.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="-1" y="0"/>
+            <a:ext cx="9144001" cy="5105400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="228600" y="5105400"/>
+            <a:ext cx="8534400" cy="1631216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ЉИГ, СЛАВКОВИЦА, БОГОРОДИЧИНА ЦРКВА, ИЗГЛЕД ЈУЖНЕ СТРАНЕ ПОСЛЕ ОБНОВЕ. ОБЛИК АПСИДЕ, СЛЕПЕ АРКАДЕ И КОНТРАФОРИ НА БОЧНИМ СТРАНАМА, СЛИЧНО ДИЋИМА КОЈИ СЕ ПРАКТИЧНО НАЛАЗЕ НА ВИЗУЕЛНОЈ УДАЉЕНОСТИ, ОБЕЛЕЖЈА СУ УГАРСКИХ ЦРКАВА</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="30722" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\1KOSMAJ RUDNIK\RUDNIK\SLAVKOVICA DICI\1024px-Slavkovica,_crkvine_0046.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="5842337"/>
+            <a:ext cx="9144000" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ЉИГ, СЛАВКОВИЦА, ПРОСТОРИЈА СА ПРВОБИТНО УКОПАНИМ САРКОФАЗИМА. ЛЕВИ ЈЕ САДРЖАО ОСТАТКЕ ДВЕ МУШКЕ ОСОБЕ</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6863417"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>АМБИЈЕНТ СРБИЈЕ КАКАВ ЈЕ ОПИСАН У ДЕЛУ КОНСТАНТИНА ФИЛОЗОФА, ИЗВЕСНО ЈЕ, КАДА ЈЕ РЕЧ О БЕОГРАДУ, ОБУХВАТАО И СРАЗМЕРНО ГУСТУ МРЕЖУ СВЕТИЛИШТА КОЈА СУ ГРАЂЕНА НЕШТО ДАЉЕ ОД ПРЕСТОНИЦЕ, ОБРАЗУЈУЋИ ВИД САКРАЛНЕ ТОПОГРАФИЈЕ КОЈИ ЈЕ СТАЈАО КАКО У РЕЛАЦИЈИ СА САМИМ БЕОГРАДОМ, ТАКО И УНУТАР ПРОСТОРА НА КОЈЕМ СУ ТОКОМ ОБРАЗОВАЊА ГРАДА, ПЛАНСКИ БИЛИ НАСЕЉАВАНИ СТАНОВНИЦИ ИЗ ЈУЖНИХ КРАЈЕВА ДРЖАВЕ ИЗЛОЖЕНИХ ТУРСКИМ УПАДИМА. ТАКО ЈЕ СВОЈЕВРСНИ ПРСТЕН “ДУХОВНОГ БЕДЕМА” БЕОГРАДА ОТПОЧИЊАО СВЕТИЛИШТИМА У МАЊОЈ ИЛИ ВЕЋОЈ МЕРИ ОЧУВАНИМ НА</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> КОСМАЈУ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, А ПРЕКО АВАЛЕ ДОПИРАО ДО ПРОСТОРА УДАЉЕНИЈИХ ИЛИ БЛИЖИХ ПРЕДГРАЂА САВРЕМЕНОГ ГРАДА, ПОПУТ МАНАСТИРА ПОЗНАТИХ ПО ИЗВОРИМА У </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>МИСЛОЂИНУ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>РАЈИНОВЦИМА,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ВИНЧИ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>СЛАНЦИМА</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ЛЕШТАНИМА</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>РАКОВИЦИ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ЖЕЛЕЗНИКУ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. НА ЖАЛОСТ, ОВЕ ОБИТЕЉИ У НАЈБОЉЕМ СЛУЧАЈУ ОЧУВАЛЕ СУ СЕ СА ЗНАЧАЈНИМ ПРЕПРАВКАМА (МАНАСТИР РАКОВИЦА КАО ПРИМЕР), АЛИ ЊИХОВА ИДЕНТИФИКАЦИЈА НА ТЕРЕНУ И УВОЂЕЊЕ У ПОРЕДАК КОЈИ ЈЕ ПОСТОЈАО У ОКВИРУ ОНОВРЕМЕНИХ ОКОЛНОСТИ И АМБИЈЕНТА, ДАЈЕ МОГУЋНОСТИ ЗА ОПСЕЖНА ДАЉА ИСТРАЖИВАЊА. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1026" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\1KOSMAJ RUDNIK\KOSMAJ\DSC04472.JPG"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6861204"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>КОСМАЈ, МАНАСТИР ПАВЛОВАЦ, ЦРКВА СВ. НИКОЛЕ, ПРЕ 1424.Г, ИЗГЛЕД ЈУЖНЕ СТРАНЕ ПОСЛЕ ОБНОВЕ</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1027" name="Picture 3" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\1KOSMAJ RUDNIK\KOSMAJ\PAVLOVAC.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="4267200"/>
+            <a:ext cx="1761234" cy="2590800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2050" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\1KOSMAJ RUDNIK\KOSMAJ\1024px-Manastir_kastaljan1.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="152400" y="6248400"/>
+            <a:ext cx="8839200" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>КОСМАЈ, МАНАСТИР КАСТАЉАН, ОСНОВА КОМПЛЕКСА И ОСТАЦИ ЦРКВЕ СВ. ЂОРЂА </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2051" name="Picture 3" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\1KOSMAJ RUDNIK\KOSMAJ\KASTALJAN.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4910138" y="0"/>
+            <a:ext cx="4233862" cy="2291724"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="1026" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\3STUDENICA\005Picture 090.jpg"/>
+          <p:cNvPr id="3074" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\800px-Rudarski_zakonik_Despota_Stefana_Lazarevića.jpg"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="email">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:ext cx="6899244" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="228600" y="304800"/>
-            <a:ext cx="8458200" cy="707886"/>
+            <a:off x="6858000" y="2133600"/>
+            <a:ext cx="2286000" cy="2246769"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
-[...7 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ЗАКОН О РУДНИЦИМА</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ДЕСПОТА СТЕФАНА ЛАЗАРЕВИЋА, КАСНИЈИ ПРЕПИС</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" i="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2050" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\3STUDENICA\018studenica 010.jpg"/>
+          <p:cNvPr id="3074" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\1KOSMAJ RUDNIK\KOSMAJ\Manastir_Tresije_3.JPG"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="228600" y="6150114"/>
+            <a:ext cx="8686800" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>КОСМАЈ, МАНАСТИР ТРЕСИЈЕ, ЦРКВА СВ. АРХАНЂЕЛА МИХАИЛА, САВРЕМЕНИ ИЗГЛЕД ЈУГОЗАПАДНЕ СТРАНЕ</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3075" name="Picture 3" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\1KOSMAJ RUDNIK\KOSMAJ\TRESIJE.jpg"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
+            <a:off x="5791200" y="1"/>
+            <a:ext cx="3352800" cy="1789128"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4098" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\1KOSMAJ RUDNIK\KOSMAJ\Манастир_Раковица.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6889093"/>
+            <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="152400"/>
-            <a:ext cx="9144000" cy="1015663"/>
+            <a:off x="152400" y="6019800"/>
+            <a:ext cx="8458200" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
                 <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>БОГОРОДИЧИНА ЦРКВА, ЗАПАДНИ ЗИД НАОСА СА ПОСЕБНО ИСТАКНУТОМ СЦЕНОМ </a:t>
-[...17 lines deleted...]
-              <a:t> И ДВА НЕОБИЧНА ПРОЗОРСКА ОТВОРА</a:t>
+              <a:t>БЕОГРАД, МАНАСТИР РАКОВИЦА, ЦРКВА СВ. АРХАНЂЕЛА, САВРЕМЕНИ ИЗГЛЕД СА ЈУГОЗАПАДНЕ СТРАНЕ</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4099" name="Picture 3" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\1KOSMAJ RUDNIK\KOSMAJ\RAKOVICA.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6797149" y="0"/>
+            <a:ext cx="2346851" cy="3505200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6863417"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>И ПРЕ ОСНИВАЊА ДЕСПОТОВИНЕ, НА ЊЕНИМ ТЕРИТОРИЈАМА ПОСТОЈАО ЈЕ ВЕЛИКИ БРОЈ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>МОНАШКИХ КОЛОНИЈА</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, “МАЛИХ СВЕТИХ ГОРА” ЗАСНИВАНИХ, КАКО ЈЕ ВЕЋ РЕЧЕНО, У ОКОЛИНАМА ВЕЛИКИХ МАНАСТИРА ОДНОСНО У ПРИРОДНО СКРОВИТИЈИМ ОБЛАСТИМА ПОГОДНИМ ЗА ПУСТИЊАЧКИ НАЧИН ЖИВОТА. У ВРЕМЕ СТЕФАНА ЛАЗАРЕВИЋА ОВЕ СТАРЕ КОЛОНИЈЕ СУ НАСТАВИЛЕ СВОЈЕ ТРАЈАЊЕ ГДЕ ГОД ЈЕ ТО БИЛО МОГУЋЕ, ДОБИЈАЈУЋИ НОВИ ИМПУЛС ДОЛАСКОМ МОНАХА СА СИНАЈА, АТОСА И ИЗ ДРУГИХ ИСТОЧНОХИШЋАНСКИХ ЦЕНТАРА. У СРЕДИШЊИМ ОБЛАСТИМА СРБИЈЕ ПОСТОЈАЊЕ ОВИХ ЗАЈЕДНИЦА ЈОШ ОД ВРЕМЕНА ЗНАТНО ПРЕ РАСПАДА НЕМАЊИЋКЕ ДРЖАВЕ, ПОТВРЂЕНО ЈЕ У </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>МОЈСИЊСКИМ ПЛАНИНАМА </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>У КЛИСУРАМА ЦРНИЦЕ КОД ПАРАЋИНА И МЛАВЕ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>У ОБЛАСТИ ГОЛУПЦА ОДНОСНО НА ПУТЕВИМА ПРЕМА ВЛАШКОЈ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, А МОГУЋЕ И У КРАЈЕВИМА </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ПЛАНИНА ЈЕЛИЦЕ И ВЕНЧАЦА</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, ИЛИ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ОВЧАРСКО-КАБЛАРСКЕ КЛИСУРЕ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, У КОЈИМА СУ ОВАКВЕ ОБИТЕЉИ ЗАСНИВАНЕ И ПОСЛЕ ПАДА 1459.Г. МНОГЕ, А ПОСЕБНО ОНЕ У СЕВЕРОИСТОЧНОЈ СРБИЈИ, И ДАНАС ЧУВАЈУ ТРАГОВЕ ПОШТОВАЊА КУЛТОВА СИНАИТСКИХ МОНАХА. НЕДОВОЉНО ИСТРАЖЕНИ И КАСНИЈЕ ИЗМЕЊЕНИ, ОВИ МОНАШКИ ЦЕНТРИ ЧИНИЛИ СУ ВАЖНА ДУХОВНА СРЕДИШТА ДРЖАВЕ.        </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1026" name="Picture 2" descr="C:\Users\Ivan\Downloads\Spomenik-kulture-SK273-Manastirski-kompleks-Namasija_20160313_1891.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6019800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6019800"/>
+            <a:ext cx="9144000" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ПАРАЋИН, ДОЛИНА ЦРНИЦЕ, МАНАСТИР НАМАСИЈА, ОСТАЦИ ТРИКОНХАЛНЕ ЦРКВЕ СВ. НИКОЛЕ, ПОЧЕТАК 15. ВЕКА</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2050" name="Picture 2" descr="C:\Users\Ivan\Downloads\index.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4191000" cy="3139205"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2051" name="Picture 3" descr="C:\Users\Ivan\Downloads\1024px-Jovan_Glavosek_crkva1.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3941763" y="2955925"/>
+            <a:ext cx="5202237" cy="3902075"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4267200" y="838200"/>
+            <a:ext cx="4724400" cy="1323439"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ПАРАЋИН, ДОЛИНА ЦРНИЦЕ, ОСТАЦИ ЦРКАВА СВ. МАРИЈЕ ПЕТРУШКЕ (лево) И СВ. ЈОВАНА (доле), ПОЧЕТАК 15. ВЕКА</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11266" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\SEVEROISTOCNA SRBIJA I VLASKA\1024px-Sveta_Petka_u_Izvoru1.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6150114"/>
+            <a:ext cx="9144000" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ПАРАЋИН, СЕЛО ИЗВОР, МАНАСТИР СВ. ПЕТКЕ, ОД ДРУГЕ ПОЛОВИНЕ 14. ВЕКА, ИЗГЛЕД СА СЕВЕРНЕ СТРАНЕ </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7170" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\SEVEROISTOCNA SRBIJA I VLASKA\Branicevskaep.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4876800" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4876800" y="2133600"/>
+            <a:ext cx="4267200" cy="2554545"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>БРАНИЧЕВСКА ЕПАРХИЈА, КАРТА СВЕТИЛИШТА СА ЦРКАВАМА И МАНАСТИРИМА ИЗ ВРЕМЕНА ОД КРАЈА 13. СТОЛЕЋА, ПОСЕБНО АКТИВНИХ У ВРЕМЕ КНЕЖЕВИНЕ И ДЕСПОТОВИНЕ</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5122" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\SEVEROISTOCNA SRBIJA I VLASKA\Vitovnica_severoistok.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="-1" y="0"/>
+            <a:ext cx="6081921" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096000" y="1447800"/>
+            <a:ext cx="3048000" cy="4401205"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ПЕТРОВАЦ НА МЛАВИ, МАНАСТИР ВИТОВНИЦА, ЦРКВА УСПЕЊА БОГОРОДИЦЕ, КУЛТНО МЕСТО СТАРАЊЕМ КРАЉА МИЛУТИНА ОД КРАЈА 13. ВЕКА, АРХИТЕКТУРА ЦРКВЕ ИЗ ВРЕМЕНА ВЛАДАВИНЕ КНЕЗА ЛАЗАРА ИЛИ ДЕСПОТА СТЕФАНА </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6146" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\SEVEROISTOCNA SRBIJA I VLASKA\Manastir_rukumija.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="5715000"/>
+            <a:ext cx="9144000" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ПОЖАРЕВАЦ, МАНАСТИР РУКУМИЈА, ЦРКВА ВАЗНЕСЕЊА, КРАЈ 14 – ПОЧЕТАК 15.ВЕКА, ИЗГЛЕД СЕВЕРНЕ СТРАНЕ ВИШЕ ПУТА ОБНАВЉАНОГ ХРАМА</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8194" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\SEVEROISTOCNA SRBIJA I VLASKA\Manastir2 BRADACA.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="152400" y="5715000"/>
+            <a:ext cx="8763000" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>МАЛО ЦРНИЋЕ, МАНАСТИР БРАДАЧА, ЦРКВА ВАВЕДЕЊА БОГОРОДИЦЕ, 13 - СРЕДИНА 15. ВЕКА, ИЗГЛЕД ИСТОЧНЕ СТРАНЕ ПОСЛЕ ВИШЕСТРУКИХ ОБНОВА</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6863417"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>У СКЛАДУ С ПРАВИЛИМА ЖАНРА, АЛИ И УЗ МНОГО МЕТАФОРА КОЈЕ СУ РЕФЕРИРАЛЕ НА РЕАЛНОСТ ОНОВРЕМЕНЕ СРБИЈЕ, ТРНОВСКИ ПИСАЦ, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>КОНСТАНТИН ФИЛОЗОФ, ПО ДЕСПОТОВОЈ СМРТИ НАПИСАО ЈЕ ЊЕГОВО ОПШИРНО </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" i="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ЖИТИЈЕ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ПОДРОБНО ОПИСУЈУЋИ ДУХОВНУ КЛИМУ ПОСЛЕДЊЕ СЛОБОДНЕ ПРАВОСЛАВНЕ ДРЖАВЕ НА БАЛКАНУ КАО ОВОЗЕМАЉСКУ СЛИКУ РАЈА. У РЕЛИГИОЗНО-ИДЕОЛОШКОМ ПОГЛЕДУ ДЕСПОТ СЕ МАЊЕ ОСЛАЊАО НА КУЛТ ОЦА КАО СВЕТОГ МУЧЕНИКА, А ВИШЕ НА СВЕТИТЕЉЕ ДИНАСТИЈЕ НЕМАЊИЋА, УЗ ЈЕДНУ ВАЖНУ НОВИНУ: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ХАГИОГРАФ ДЕСПОТОВ РОДОСЛОВ ПОВЕЗУЈЕ СА ЦАРЕМ КОНСТАНТИНО</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>M I</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, У ЧЕМУ СЕ ПРЕПОЗНАЈЕ ПЕРСОНА ИДЕАЛНОГ ВЛАДАРА. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ОВАКВЕ ТЕНДЕНЦИЈЕ НАРОЧИТО СЕ РАЗВИЈАЈУ НАКОН ШТО ЈЕ ОД ЈОВАНА </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>VII </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ПАЛЕОЛОГА ДОБИО ТИТУЛУ ДЕСПОТА, И ЈАСНО ПРЕПОЗНАЈУ У НИЗУ ЖИВОПИСАНИХ ПРЕДСТАВА У ОКВИРУ КТИТОРСКИХ  КОМПОЗИЦИЈА. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ПОСЕБНО ЈЕ ТО ВАЖНО НА ПРИКАЗУ У ЉУБОСТИЊИ КАО ВЛАДАРСКОМ ХРАМУ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, ГДЕ СУ ЛАЗАР И МИЛИЦА ДАТИ КАО БИВШИ ВЛАДАРИ, ВУКОВА ТИТУЛА ЈЕ ИЗБРИСАНА, А </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ДЕСПОТ НАСЛИКАН КАО ТРИЈУМФАТОР КОМЕ ИНСИГНИЈЕ ПРИНОСЕ С НЕБА. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> СТАРА ЦАРСКА ВИЗАНТИЈСКА ИКОНОГРАФСКА ШЕМА УКАЗУЈЕ И НА ВРЕМЕ НАСТАНКА ПОРТРЕТА, ПОСЛЕ ДОГАЂАЈА ИЗ 1402.      </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9218" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\SEVEROISTOCNA SRBIJA I VLASKA\Zaova.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9148572" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="5842337"/>
+            <a:ext cx="9144000" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>МАЛО ЦРНИЋЕ, МАНАСТИР ЗАОВА, ЦРКВА СВ. АРХАНЂЕЛА, НАЈСТАРИЈИ СЛОЈ ИЗ ДРУГЕ ПОЛОВИНЕ 14-ПОЧЕТКА 15. ВЕКА, ИЗГЛЕД ЈУЖНЕ СТРАНЕ ПОСЛЕ ОБНОВА</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10242" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\SEVEROISTOCNA SRBIJA I VLASKA\800px-ManastirTuman.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5250144" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5257800" y="2209800"/>
+            <a:ext cx="3886200" cy="2246769"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ГОЛУБАЦ, МАНАСТИР ТУМАНЕ, ЦРКВА СВ. АРХАНЂЕЛА ГАВРИЛА, ДРУГА ПОЛОВИНА 14 -ПОЧЕТАК 15. ВЕКА (данашња црква с почетка прошлог столећа)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12290" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\SEVEROISTOCNA SRBIJA I VLASKA\Nimnik_ulaz.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="5842337"/>
+            <a:ext cx="9144000" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ВЕЛИКО ГРАДИШТЕ, МАНАСТИР НИМНИК, ЦРКВА СВ. НИКОЛЕ, КРАЈ 14 – ПОЧЕТАК 15. ВЕКА,САВРЕМЕНИ ИЗГЛЕД СА ЗАПАДНЕ СТРАНЕ</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13314" name="Picture 2" descr="C:\Users\Ivan\Videos\Desktop\001 SRBIJA PREDAVANJA\9 10MORAVSKA SRBIJA\SEVEROISTOCNA SRBIJA I VLASKA\Trška_crkva2.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6096000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="5334000"/>
+            <a:ext cx="9144000" cy="1631216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ЖАГУБИЦА, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ТРШКА ЦРКВА</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, ПРВОБИТНО ХРАМ СВ. НИКОЛЕ (крај 13. века), ПОТОМ ПО ДОГРАДЊАМА КРАЈЕМ 14. И ПОЧЕТКОМ 15 СТОЛЕЋА ПОСВЕТА РОЂЕЊУ БОГОРОДИЦЕ, ИЗГЛЕД ЗАПАДНЕ СТРАНЕ ПОСЛЕ КОНЗЕРВАТОРСКИХ РАДОВА </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="7478970"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Препоручена литература, уз обавезну, СТР.1:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>А. Веселиновић, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Држава српских деспота</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, Београд 2006. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>SCRIBD</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ј. Ердељан, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Београд као Нови Јерусалим. Размишљања о рецепцији једног топоса у доба деспота Стефана Лазаревића</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, ЗРВИ 43 (2006), 97-110 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>DOISERBIA</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>М. Поповић, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Београдска тврђава</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, Београд 2006. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ACADEMIA.EDU</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>М. Поповић, В. Бикић, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Комплекс средњовековне митрополије у Београду</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, Београд 2004. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ACADEMIA.EDU</a:t>
+            </a:r>
+            <a:endParaRPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> М. Поповић, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Космополитска средина српских градова, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>у:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Византијско наслеђе и српска уметност </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>I </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>(ур. Д. Војводић, Д. Поповић),Београд</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2016, 151-158. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ACADEMIA.EDU</a:t>
+            </a:r>
+            <a:endParaRPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>N. Piperski, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>An Assumed Dedication of the Medieval Franciscan Monastery in Belgrade to the Assumption of Mary, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ZMSLU 47 (2019), 69-80. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>САЈТ МАТИЦЕ СРПСКЕ ЗМСЛУ</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Д. Поповић, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Гроб и култ деспота Стефана Лазаревића</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, у: Манастир Ресава. Историја, уметност (ур. М.Пантић), Београд 1995, 37-49. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ACADEMIA.EDU</a:t>
+            </a:r>
+            <a:endParaRPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Б. Цветковић, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Портрет деспота Стефана у Ресави: историографија и иконографија, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>у: Средњи век у српској науци, историји...11 (2019),1-23.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ACADEMIA.EDU</a:t>
+            </a:r>
+            <a:endParaRPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" u="sng" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6863417"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Препоручена литература, уз обавезну, СТР.2:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-  Т. Стародубцев, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Задужбинарство и ктитори у Србији у доба Лазаревића</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, Саопштења РЗЗСК 42(2010),39-63.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ACADEMIA.EDU</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> И. Стевовић, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Каленић. Богородичина црква у архитектури византијског света</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, Београд 2006. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ACADEMIA.EDU</a:t>
+            </a:r>
+            <a:endParaRPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Б. Цветковић, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Каленић: иконографија и политичка теорија</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, у: Манастир Каленић. У сусрет шестој стогодишњици (ур. Ј. Калић), Београд-Крагујевац 2009, 47-66. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ACADEMIA.EDU</a:t>
+            </a:r>
+            <a:endParaRPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Б. Цветковић, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Руденице и Каленић: “двојна”, групна или сукцесивна ктиторија?</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, Саопштења РЗЗСК 41 (2009), 79-100.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ACADEMIA.EDU</a:t>
+            </a:r>
+            <a:endParaRPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> С. Кесић, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Живопис цркве Арханђела Михаила у Борчу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, Саопштења РЗЗСК 25 (1993), 71-95 САЈТ РЗЗСК</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Власт и моћ. Властела Моравске Србије од 1365. до 1402. (ур. С. Мишић), Крушевац 2014. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>SCRIBD</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Рудник и Венчац са околином у средњем веку и раној модерни (ур. С. Мишић и др), Аранђеловац 2018. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ACADEMIA.EDU</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (страница проф. др Дејана Радичевића)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Т. Стародубцев, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>О времену живописања цркве у Рамаћи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, у: Пад српске Деспотовине 1459. године, Београд 2011, 147-170. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ACADEMIA.EDU</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>   </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="7171194"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Препоручена литература, уз обавезну, СТР.3:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Б. Цветковић, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Владарски портрети у Рамаћи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, у: Средњи век у српској науци, историји...(ур. Г. Јовановић), 10 (2019), 179-211. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ACADEMIA.EDU</a:t>
+            </a:r>
+            <a:endParaRPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>М. Поповић, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Сакрално окружење Београда у доба деспота Стефана</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, у: 600 година манастира Павловац (ур. В.Катић, Н. Марковић), Младеновац 2017, 11-44.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ACADEMIA.EDU</a:t>
+            </a:r>
+            <a:endParaRPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> М. Поповић, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Утврђења Моравске Србије</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, у: Свети кнез Лазар. Споменица о шестој стогодишњици Косовског боја, Београд 1989, 71-87.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ACADEMIA.EDU</a:t>
+            </a:r>
+            <a:endParaRPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> М. Поповић, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Замак у српским земљама позног средњег века</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, ЗРВИ 43 (2006), 189-207.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ACADEMIA.EDU</a:t>
+            </a:r>
+            <a:endParaRPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- Д. Поповић, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Реликвије Свете Петке: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Gloria </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" i="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Bulgariae</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-Gloria Serviae</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>у: Под окриљем светости. Култ светих владара и реликвија у средњовековној Србији, Београд 2006, 271-294.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ACADEMIA.EDU</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Д. Поповић, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Култ Светог Јоаникија Девичког</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, у: Византијски свет на Балкану </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>II </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>(ур. Б. Крсмановић и др.), Београд 2012, 607-623.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ACADEMIA.EDU</a:t>
+            </a:r>
+            <a:endParaRPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>   </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>S. P</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>opović, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The Last Hesychast Safe Havens in Late Fourteenth- and Fifteenth-Century Monasteries in the Northern Balkans</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, ZRVI 48</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>(2011), 217-257. DOISERBIA</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>    </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -8322,364 +16702,144 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-[...281 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>1970</Words>
+  <Words>5766</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
-  <Paragraphs>39</Paragraphs>
-[...1 lines deleted...]
-  <Notes>1</Notes>
+  <Paragraphs>119</Paragraphs>
+  <Slides>96</Slides>
+  <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>33</vt:i4>
+        <vt:i4>96</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="34" baseType="lpstr">
+    <vt:vector size="97" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>